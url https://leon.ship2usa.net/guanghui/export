--- v0 (2026-05-26)
+++ v1 (2026-07-25)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...7 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" /><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" /><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" /><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible" windowHeight="12255" windowWidth="28800"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" windowWidth="28800" windowHeight="12255" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'Sheet1'!$A$1:$BC$309</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$1:$BC$309</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@" numFmtId="164"/>
-[...1 lines deleted...]
-    <numFmt formatCode="&quot;￥&quot;#,##0.0;&quot;￥&quot;\-#,##0.0" numFmtId="166"/>
+    <numFmt numFmtId="164" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
+    <numFmt numFmtId="165" formatCode="0_ "/>
+    <numFmt numFmtId="166" formatCode="&quot;￥&quot;#,##0.0;&quot;￥&quot;\-#,##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <name val="宋体"/>
       <charset val="134"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="宋体"/>
       <charset val="134"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="宋体"/>
       <charset val="134"/>
       <color rgb="FFFF0000"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="宋体"/>
       <charset val="134"/>
       <b val="1"/>
@@ -241,50 +241,53 @@
       <color rgb="FF9C0006"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="宋体"/>
       <charset val="0"/>
       <color rgb="FF9C6500"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="宋体"/>
       <charset val="0"/>
       <color theme="0"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="宋体"/>
       <charset val="0"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+    </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -448,51 +451,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -582,382 +585,395 @@
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
   </borders>
   <cellStyleXfs count="49">
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="43">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="44">
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="9">
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="41">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="42">
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="11" numFmtId="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="12" numFmtId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="3" fillId="4" fontId="0" numFmtId="0">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="13" numFmtId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="14" numFmtId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="15" numFmtId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="4" fillId="0" fontId="16" numFmtId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="4" fillId="0" fontId="17" numFmtId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="5" fillId="0" fontId="18" numFmtId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="18" numFmtId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="6" fillId="5" fontId="19" numFmtId="0">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="6" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="7" fillId="6" fontId="20" numFmtId="0">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="7" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="6" fillId="6" fontId="21" numFmtId="0">
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="6" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="8" fillId="7" fontId="22" numFmtId="0">
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="8" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="9" fillId="0" fontId="23" numFmtId="0">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="10" fillId="0" fontId="24" numFmtId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="8" fontId="25" numFmtId="0">
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="9" fontId="26" numFmtId="0">
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="10" fontId="27" numFmtId="0">
+    <xf numFmtId="0" fontId="27" fillId="10" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="11" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="12" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="13" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="14" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="14" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="15" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="15" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="16" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="16" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="17" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="17" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="18" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="19" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="20" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="21" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="21" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="22" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="23" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="24" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="25" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="25" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="26" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="26" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="27" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="27" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="28" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="28" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="29" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="30" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="30" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="31" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="31" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="32" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="32" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="33" fontId="29" numFmtId="0">
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="34" fontId="28" numFmtId="0">
+    <xf numFmtId="0" fontId="28" fillId="34" borderId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="1" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="2" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="3" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="3" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="2" fontId="4" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="4" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="5" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="6" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="1" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="7" numFmtId="166" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="7" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="8" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="3" fontId="6" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="3" fontId="1" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="3" fontId="1" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="1" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="3" fontId="9" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="10" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="2" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="10" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="2" fillId="0" fontId="0" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="2" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="2" fillId="0" fontId="0" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="2" fillId="0" fontId="2" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="0" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="0" fillId="0" fontId="0" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="3" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="7" numFmtId="166" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="3" fontId="1" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="1" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="10" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="10" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="1" fillId="0" fontId="0" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="2" fillId="0" fontId="0" numFmtId="164" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf applyAlignment="1" borderId="2" fillId="0" fontId="0" numFmtId="165" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
-    <cellStyle builtinId="0" name="常规" xfId="0"/>
-[...47 lines deleted...]
-    <cellStyle builtinId="52" name="60% - 强调文字颜色 6" xfId="48"/>
+    <cellStyle name="常规" xfId="0" builtinId="0"/>
+    <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
+    <cellStyle name="货币" xfId="2" builtinId="4"/>
+    <cellStyle name="百分比" xfId="3" builtinId="5"/>
+    <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
+    <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
+    <cellStyle name="超链接" xfId="6" builtinId="8"/>
+    <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
+    <cellStyle name="注释" xfId="8" builtinId="10"/>
+    <cellStyle name="警告文本" xfId="9" builtinId="11"/>
+    <cellStyle name="标题" xfId="10" builtinId="15"/>
+    <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
+    <cellStyle name="标题 1" xfId="12" builtinId="16"/>
+    <cellStyle name="标题 2" xfId="13" builtinId="17"/>
+    <cellStyle name="标题 3" xfId="14" builtinId="18"/>
+    <cellStyle name="标题 4" xfId="15" builtinId="19"/>
+    <cellStyle name="输入" xfId="16" builtinId="20"/>
+    <cellStyle name="输出" xfId="17" builtinId="21"/>
+    <cellStyle name="计算" xfId="18" builtinId="22"/>
+    <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
+    <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
+    <cellStyle name="汇总" xfId="21" builtinId="25"/>
+    <cellStyle name="好" xfId="22" builtinId="26"/>
+    <cellStyle name="差" xfId="23" builtinId="27"/>
+    <cellStyle name="适中" xfId="24" builtinId="28"/>
+    <cellStyle name="强调文字颜色 1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="28" builtinId="32"/>
+    <cellStyle name="强调文字颜色 2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="32" builtinId="36"/>
+    <cellStyle name="强调文字颜色 3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="36" builtinId="40"/>
+    <cellStyle name="强调文字颜色 4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="40" builtinId="44"/>
+    <cellStyle name="强调文字颜色 5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="44" builtinId="48"/>
+    <cellStyle name="强调文字颜色 6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
+    <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
+    <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <dxfs count="18">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFF9900"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.799981688894314"/>
           <bgColor theme="4" tint="0.799981688894314"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.799981688894314"/>
           <bgColor theme="4" tint="0.799981688894314"/>
         </patternFill>
       </fill>
     </dxf>
@@ -1114,71 +1130,71 @@
           <color theme="4" tint="0.399975585192419"/>
         </top>
         <bottom style="thin">
           <color theme="4" tint="0.399975585192419"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="1"/>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.799981688894314"/>
           <bgColor theme="4" tint="0.799981688894314"/>
         </patternFill>
       </fill>
       <border>
         <bottom style="thin">
           <color theme="4" tint="0.399975585192419"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
-  <tableStyles count="2" defaultPivotStyle="PivotStylePreset2_Accent1" defaultTableStyle="TableStylePreset3_Accent1">
-[...7 lines deleted...]
-      <tableStyleElement dxfId="1" type="firstColumnStripe"/>
+  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7">
+      <tableStyleElement type="wholeTable" dxfId="7"/>
+      <tableStyleElement type="headerRow" dxfId="6"/>
+      <tableStyleElement type="totalRow" dxfId="5"/>
+      <tableStyleElement type="firstColumn" dxfId="4"/>
+      <tableStyleElement type="lastColumn" dxfId="3"/>
+      <tableStyleElement type="firstRowStripe" dxfId="2"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="1"/>
     </tableStyle>
-    <tableStyle count="10" name="PivotStylePreset2_Accent1" table="0">
-[...9 lines deleted...]
-      <tableStyleElement dxfId="8" type="pageFieldValues"/>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10">
+      <tableStyleElement type="headerRow" dxfId="17"/>
+      <tableStyleElement type="totalRow" dxfId="16"/>
+      <tableStyleElement type="firstRowStripe" dxfId="15"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="14"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="13"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="12"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="11"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="10"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="9"/>
+      <tableStyleElement type="pageFieldValues" dxfId="8"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1208,51 +1224,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="/xl/worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" /><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" /><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
@@ -1464,76 +1480,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BD309"/>
+  <dimension ref="A1:BD974"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="F1" workbookViewId="0">
-      <pane activePane="bottomLeft" state="frozen" topLeftCell="A284" ySplit="2"/>
+      <pane ySplit="2" topLeftCell="A284" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A1" sqref="A1"/>
-      <selection activeCell="BC306" pane="bottomLeft" sqref="BC306"/>
+      <selection pane="bottomLeft" activeCell="BC306" sqref="BC306"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" customHeight="1" defaultColWidth="9" defaultRowHeight="25"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="25" customHeight="1"/>
   <cols>
-    <col customWidth="1" max="1" min="1" style="33" width="20.625"/>
-[...11 lines deleted...]
-    <col customWidth="1" max="56" min="56" style="6" width="14.75"/>
+    <col width="20.625" customWidth="1" style="33" min="1" max="1"/>
+    <col width="9" customWidth="1" style="4" min="2" max="3"/>
+    <col hidden="1" width="19.25" customWidth="1" style="4" min="4" max="4"/>
+    <col width="23.75" customWidth="1" style="4" min="5" max="5"/>
+    <col width="26.75" customWidth="1" style="4" min="6" max="6"/>
+    <col hidden="1" width="19.25" customWidth="1" style="4" min="7" max="49"/>
+    <col hidden="1" width="27.25" customWidth="1" style="4" min="50" max="50"/>
+    <col width="55" customWidth="1" style="4" min="51" max="51"/>
+    <col width="17.25" customWidth="1" style="4" min="52" max="52"/>
+    <col width="15.375" customWidth="1" style="4" min="53" max="53"/>
+    <col width="20.125" customWidth="1" style="34" min="54" max="54"/>
+    <col width="67.375" customWidth="1" style="6" min="55" max="55"/>
+    <col width="14.75" customWidth="1" style="6" min="56" max="56"/>
   </cols>
   <sheetData>
-    <row customFormat="1" r="1" s="1">
+    <row r="1" customFormat="1" s="1">
       <c r="A1" s="35" t="inlineStr">
         <is>
           <t>出货日期</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
           <t>国家</t>
         </is>
       </c>
       <c r="C1" s="8" t="inlineStr">
         <is>
           <t>物流编码</t>
         </is>
       </c>
       <c r="D1" s="8" t="inlineStr">
         <is>
           <t>ID编号</t>
         </is>
       </c>
       <c r="E1" s="8" t="inlineStr">
         <is>
           <t>物流渠道</t>
         </is>
       </c>
@@ -1602,51 +1618,51 @@
       </c>
       <c r="BA1" s="18" t="inlineStr">
         <is>
           <t>追踪号</t>
         </is>
       </c>
       <c r="BB1" s="37" t="inlineStr">
         <is>
           <t>件数</t>
         </is>
       </c>
       <c r="BC1" s="20" t="inlineStr">
         <is>
           <t xml:space="preserve">说明：
 1、集装箱号与装柜车牌，我们走报关的都需要拍照打包给我们！！
 2、文件命名：出货日期+车牌+集装箱号给我们，拍照：1.车头照片；2.拍关右照片；3.拍封条照片；4集装箱号
 3、物流仓拉到码头车牌号（多个调仓车牌都必填上） </t>
         </is>
       </c>
       <c r="BD1" s="13" t="inlineStr">
         <is>
           <t>合同编号</t>
         </is>
       </c>
     </row>
-    <row customFormat="1" r="2" s="2">
+    <row r="2" customFormat="1" s="2">
       <c r="A2" s="38" t="inlineStr">
         <is>
           <t>物流填写</t>
         </is>
       </c>
       <c r="B2" s="22" t="n"/>
       <c r="C2" s="22" t="n"/>
       <c r="D2" s="22" t="n"/>
       <c r="E2" s="22" t="n"/>
       <c r="F2" s="22" t="inlineStr">
         <is>
           <t>物流填写</t>
         </is>
       </c>
       <c r="G2" s="22" t="inlineStr">
         <is>
           <t>物流填写</t>
         </is>
       </c>
       <c r="H2" s="22" t="inlineStr">
         <is>
           <t>物流填写</t>
         </is>
       </c>
       <c r="I2" s="22" t="inlineStr">
@@ -16026,52 +16042,60 @@
       <c r="Z169" s="25" t="n"/>
       <c r="AA169" s="25" t="n"/>
       <c r="AB169" s="25" t="n"/>
       <c r="AC169" s="25" t="n"/>
       <c r="AD169" s="25" t="n"/>
       <c r="AE169" s="25" t="n"/>
       <c r="AF169" s="25" t="n"/>
       <c r="AG169" s="25" t="n"/>
       <c r="AH169" s="25" t="n"/>
       <c r="AI169" s="25" t="n"/>
       <c r="AJ169" s="25" t="n"/>
       <c r="AK169" s="25" t="n"/>
       <c r="AL169" s="25" t="n"/>
       <c r="AM169" s="25" t="n"/>
       <c r="AN169" s="25" t="n"/>
       <c r="AO169" s="25" t="n"/>
       <c r="AP169" s="25" t="n"/>
       <c r="AQ169" s="25" t="n"/>
       <c r="AR169" s="25" t="n"/>
       <c r="AS169" s="25" t="n"/>
       <c r="AT169" s="25" t="n"/>
       <c r="AU169" s="25" t="n"/>
       <c r="AV169" s="25" t="n"/>
       <c r="AW169" s="25" t="n"/>
       <c r="AX169" s="25" t="n"/>
-      <c r="AY169" s="25" t="n"/>
-      <c r="AZ169" s="25" t="n"/>
+      <c r="AY169" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ169" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6940092</t>
+        </is>
+      </c>
       <c r="BA169" s="25" t="inlineStr">
         <is>
           <t>ST260432766</t>
         </is>
       </c>
       <c r="BB169" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC169" s="31" t="n"/>
       <c r="BD169" s="25" t="n"/>
     </row>
     <row r="170" s="6">
       <c r="A170" s="40" t="n">
         <v>46135.93115740741</v>
       </c>
       <c r="B170" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C170" s="25" t="n"/>
       <c r="D170" s="25" t="n"/>
       <c r="E170" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -16870,52 +16894,60 @@
       <c r="Z179" s="25" t="n"/>
       <c r="AA179" s="25" t="n"/>
       <c r="AB179" s="25" t="n"/>
       <c r="AC179" s="25" t="n"/>
       <c r="AD179" s="25" t="n"/>
       <c r="AE179" s="25" t="n"/>
       <c r="AF179" s="25" t="n"/>
       <c r="AG179" s="25" t="n"/>
       <c r="AH179" s="25" t="n"/>
       <c r="AI179" s="25" t="n"/>
       <c r="AJ179" s="25" t="n"/>
       <c r="AK179" s="25" t="n"/>
       <c r="AL179" s="25" t="n"/>
       <c r="AM179" s="25" t="n"/>
       <c r="AN179" s="25" t="n"/>
       <c r="AO179" s="25" t="n"/>
       <c r="AP179" s="25" t="n"/>
       <c r="AQ179" s="25" t="n"/>
       <c r="AR179" s="25" t="n"/>
       <c r="AS179" s="25" t="n"/>
       <c r="AT179" s="25" t="n"/>
       <c r="AU179" s="25" t="n"/>
       <c r="AV179" s="25" t="n"/>
       <c r="AW179" s="25" t="n"/>
       <c r="AX179" s="25" t="n"/>
-      <c r="AY179" s="25" t="n"/>
-      <c r="AZ179" s="25" t="n"/>
+      <c r="AY179" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ179" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA179" s="25" t="inlineStr">
         <is>
           <t>ST260446336</t>
         </is>
       </c>
       <c r="BB179" s="25" t="n">
         <v>17</v>
       </c>
       <c r="BC179" s="31" t="n"/>
       <c r="BD179" s="25" t="n"/>
     </row>
     <row r="180" s="6">
       <c r="A180" s="40" t="n">
         <v>46141.89438657407</v>
       </c>
       <c r="B180" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C180" s="25" t="n"/>
       <c r="D180" s="25" t="n"/>
       <c r="E180" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -16948,52 +16980,60 @@
       <c r="Z180" s="25" t="n"/>
       <c r="AA180" s="25" t="n"/>
       <c r="AB180" s="25" t="n"/>
       <c r="AC180" s="25" t="n"/>
       <c r="AD180" s="25" t="n"/>
       <c r="AE180" s="25" t="n"/>
       <c r="AF180" s="25" t="n"/>
       <c r="AG180" s="25" t="n"/>
       <c r="AH180" s="25" t="n"/>
       <c r="AI180" s="25" t="n"/>
       <c r="AJ180" s="25" t="n"/>
       <c r="AK180" s="25" t="n"/>
       <c r="AL180" s="25" t="n"/>
       <c r="AM180" s="25" t="n"/>
       <c r="AN180" s="25" t="n"/>
       <c r="AO180" s="25" t="n"/>
       <c r="AP180" s="25" t="n"/>
       <c r="AQ180" s="25" t="n"/>
       <c r="AR180" s="25" t="n"/>
       <c r="AS180" s="25" t="n"/>
       <c r="AT180" s="25" t="n"/>
       <c r="AU180" s="25" t="n"/>
       <c r="AV180" s="25" t="n"/>
       <c r="AW180" s="25" t="n"/>
       <c r="AX180" s="25" t="n"/>
-      <c r="AY180" s="25" t="n"/>
-      <c r="AZ180" s="25" t="n"/>
+      <c r="AY180" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ180" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA180" s="25" t="inlineStr">
         <is>
           <t>ST260446337</t>
         </is>
       </c>
       <c r="BB180" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC180" s="31" t="n"/>
       <c r="BD180" s="25" t="n"/>
     </row>
     <row r="181" s="6">
       <c r="A181" s="40" t="n">
         <v>46141.88920138889</v>
       </c>
       <c r="B181" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C181" s="25" t="n"/>
       <c r="D181" s="25" t="n"/>
       <c r="E181" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -17026,52 +17066,60 @@
       <c r="Z181" s="25" t="n"/>
       <c r="AA181" s="25" t="n"/>
       <c r="AB181" s="25" t="n"/>
       <c r="AC181" s="25" t="n"/>
       <c r="AD181" s="25" t="n"/>
       <c r="AE181" s="25" t="n"/>
       <c r="AF181" s="25" t="n"/>
       <c r="AG181" s="25" t="n"/>
       <c r="AH181" s="25" t="n"/>
       <c r="AI181" s="25" t="n"/>
       <c r="AJ181" s="25" t="n"/>
       <c r="AK181" s="25" t="n"/>
       <c r="AL181" s="25" t="n"/>
       <c r="AM181" s="25" t="n"/>
       <c r="AN181" s="25" t="n"/>
       <c r="AO181" s="25" t="n"/>
       <c r="AP181" s="25" t="n"/>
       <c r="AQ181" s="25" t="n"/>
       <c r="AR181" s="25" t="n"/>
       <c r="AS181" s="25" t="n"/>
       <c r="AT181" s="25" t="n"/>
       <c r="AU181" s="25" t="n"/>
       <c r="AV181" s="25" t="n"/>
       <c r="AW181" s="25" t="n"/>
       <c r="AX181" s="25" t="n"/>
-      <c r="AY181" s="25" t="n"/>
-      <c r="AZ181" s="25" t="n"/>
+      <c r="AY181" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ181" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA181" s="25" t="inlineStr">
         <is>
           <t>ST260446338</t>
         </is>
       </c>
       <c r="BB181" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC181" s="31" t="n"/>
       <c r="BD181" s="25" t="n"/>
     </row>
     <row r="182" s="6">
       <c r="A182" s="40" t="n">
         <v>46141.6553125</v>
       </c>
       <c r="B182" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C182" s="25" t="n"/>
       <c r="D182" s="25" t="n"/>
       <c r="E182" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -17104,52 +17152,60 @@
       <c r="Z182" s="25" t="n"/>
       <c r="AA182" s="25" t="n"/>
       <c r="AB182" s="25" t="n"/>
       <c r="AC182" s="25" t="n"/>
       <c r="AD182" s="25" t="n"/>
       <c r="AE182" s="25" t="n"/>
       <c r="AF182" s="25" t="n"/>
       <c r="AG182" s="25" t="n"/>
       <c r="AH182" s="25" t="n"/>
       <c r="AI182" s="25" t="n"/>
       <c r="AJ182" s="25" t="n"/>
       <c r="AK182" s="25" t="n"/>
       <c r="AL182" s="25" t="n"/>
       <c r="AM182" s="25" t="n"/>
       <c r="AN182" s="25" t="n"/>
       <c r="AO182" s="25" t="n"/>
       <c r="AP182" s="25" t="n"/>
       <c r="AQ182" s="25" t="n"/>
       <c r="AR182" s="25" t="n"/>
       <c r="AS182" s="25" t="n"/>
       <c r="AT182" s="25" t="n"/>
       <c r="AU182" s="25" t="n"/>
       <c r="AV182" s="25" t="n"/>
       <c r="AW182" s="25" t="n"/>
       <c r="AX182" s="25" t="n"/>
-      <c r="AY182" s="25" t="n"/>
-      <c r="AZ182" s="25" t="n"/>
+      <c r="AY182" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ182" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA182" s="25" t="inlineStr">
         <is>
           <t>ST260446339</t>
         </is>
       </c>
       <c r="BB182" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC182" s="31" t="n"/>
       <c r="BD182" s="25" t="n"/>
     </row>
     <row r="183" s="6">
       <c r="A183" s="40" t="n">
         <v>46141.65513888889</v>
       </c>
       <c r="B183" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C183" s="25" t="n"/>
       <c r="D183" s="25" t="n"/>
       <c r="E183" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17182,52 +17238,60 @@
       <c r="Z183" s="25" t="n"/>
       <c r="AA183" s="25" t="n"/>
       <c r="AB183" s="25" t="n"/>
       <c r="AC183" s="25" t="n"/>
       <c r="AD183" s="25" t="n"/>
       <c r="AE183" s="25" t="n"/>
       <c r="AF183" s="25" t="n"/>
       <c r="AG183" s="25" t="n"/>
       <c r="AH183" s="25" t="n"/>
       <c r="AI183" s="25" t="n"/>
       <c r="AJ183" s="25" t="n"/>
       <c r="AK183" s="25" t="n"/>
       <c r="AL183" s="25" t="n"/>
       <c r="AM183" s="25" t="n"/>
       <c r="AN183" s="25" t="n"/>
       <c r="AO183" s="25" t="n"/>
       <c r="AP183" s="25" t="n"/>
       <c r="AQ183" s="25" t="n"/>
       <c r="AR183" s="25" t="n"/>
       <c r="AS183" s="25" t="n"/>
       <c r="AT183" s="25" t="n"/>
       <c r="AU183" s="25" t="n"/>
       <c r="AV183" s="25" t="n"/>
       <c r="AW183" s="25" t="n"/>
       <c r="AX183" s="25" t="n"/>
-      <c r="AY183" s="25" t="n"/>
-      <c r="AZ183" s="25" t="n"/>
+      <c r="AY183" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ183" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA183" s="25" t="inlineStr">
         <is>
           <t>ST260446342</t>
         </is>
       </c>
       <c r="BB183" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC183" s="31" t="n"/>
       <c r="BD183" s="25" t="n"/>
     </row>
     <row r="184" s="6">
       <c r="A184" s="40" t="n">
         <v>46141.65503472222</v>
       </c>
       <c r="B184" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C184" s="25" t="n"/>
       <c r="D184" s="25" t="n"/>
       <c r="E184" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17260,52 +17324,60 @@
       <c r="Z184" s="25" t="n"/>
       <c r="AA184" s="25" t="n"/>
       <c r="AB184" s="25" t="n"/>
       <c r="AC184" s="25" t="n"/>
       <c r="AD184" s="25" t="n"/>
       <c r="AE184" s="25" t="n"/>
       <c r="AF184" s="25" t="n"/>
       <c r="AG184" s="25" t="n"/>
       <c r="AH184" s="25" t="n"/>
       <c r="AI184" s="25" t="n"/>
       <c r="AJ184" s="25" t="n"/>
       <c r="AK184" s="25" t="n"/>
       <c r="AL184" s="25" t="n"/>
       <c r="AM184" s="25" t="n"/>
       <c r="AN184" s="25" t="n"/>
       <c r="AO184" s="25" t="n"/>
       <c r="AP184" s="25" t="n"/>
       <c r="AQ184" s="25" t="n"/>
       <c r="AR184" s="25" t="n"/>
       <c r="AS184" s="25" t="n"/>
       <c r="AT184" s="25" t="n"/>
       <c r="AU184" s="25" t="n"/>
       <c r="AV184" s="25" t="n"/>
       <c r="AW184" s="25" t="n"/>
       <c r="AX184" s="25" t="n"/>
-      <c r="AY184" s="25" t="n"/>
-      <c r="AZ184" s="25" t="n"/>
+      <c r="AY184" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ184" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA184" s="25" t="inlineStr">
         <is>
           <t>ST260446343</t>
         </is>
       </c>
       <c r="BB184" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC184" s="31" t="n"/>
       <c r="BD184" s="25" t="n"/>
     </row>
     <row r="185" s="6">
       <c r="A185" s="40" t="n">
         <v>46141.89299768519</v>
       </c>
       <c r="B185" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C185" s="25" t="n"/>
       <c r="D185" s="25" t="n"/>
       <c r="E185" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17338,52 +17410,60 @@
       <c r="Z185" s="25" t="n"/>
       <c r="AA185" s="25" t="n"/>
       <c r="AB185" s="25" t="n"/>
       <c r="AC185" s="25" t="n"/>
       <c r="AD185" s="25" t="n"/>
       <c r="AE185" s="25" t="n"/>
       <c r="AF185" s="25" t="n"/>
       <c r="AG185" s="25" t="n"/>
       <c r="AH185" s="25" t="n"/>
       <c r="AI185" s="25" t="n"/>
       <c r="AJ185" s="25" t="n"/>
       <c r="AK185" s="25" t="n"/>
       <c r="AL185" s="25" t="n"/>
       <c r="AM185" s="25" t="n"/>
       <c r="AN185" s="25" t="n"/>
       <c r="AO185" s="25" t="n"/>
       <c r="AP185" s="25" t="n"/>
       <c r="AQ185" s="25" t="n"/>
       <c r="AR185" s="25" t="n"/>
       <c r="AS185" s="25" t="n"/>
       <c r="AT185" s="25" t="n"/>
       <c r="AU185" s="25" t="n"/>
       <c r="AV185" s="25" t="n"/>
       <c r="AW185" s="25" t="n"/>
       <c r="AX185" s="25" t="n"/>
-      <c r="AY185" s="25" t="n"/>
-      <c r="AZ185" s="25" t="n"/>
+      <c r="AY185" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ185" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA185" s="25" t="inlineStr">
         <is>
           <t>ST260446344</t>
         </is>
       </c>
       <c r="BB185" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC185" s="31" t="n"/>
       <c r="BD185" s="25" t="n"/>
     </row>
     <row r="186" s="6">
       <c r="A186" s="40" t="n">
         <v>46141.89361111111</v>
       </c>
       <c r="B186" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C186" s="25" t="n"/>
       <c r="D186" s="25" t="n"/>
       <c r="E186" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -17416,52 +17496,60 @@
       <c r="Z186" s="25" t="n"/>
       <c r="AA186" s="25" t="n"/>
       <c r="AB186" s="25" t="n"/>
       <c r="AC186" s="25" t="n"/>
       <c r="AD186" s="25" t="n"/>
       <c r="AE186" s="25" t="n"/>
       <c r="AF186" s="25" t="n"/>
       <c r="AG186" s="25" t="n"/>
       <c r="AH186" s="25" t="n"/>
       <c r="AI186" s="25" t="n"/>
       <c r="AJ186" s="25" t="n"/>
       <c r="AK186" s="25" t="n"/>
       <c r="AL186" s="25" t="n"/>
       <c r="AM186" s="25" t="n"/>
       <c r="AN186" s="25" t="n"/>
       <c r="AO186" s="25" t="n"/>
       <c r="AP186" s="25" t="n"/>
       <c r="AQ186" s="25" t="n"/>
       <c r="AR186" s="25" t="n"/>
       <c r="AS186" s="25" t="n"/>
       <c r="AT186" s="25" t="n"/>
       <c r="AU186" s="25" t="n"/>
       <c r="AV186" s="25" t="n"/>
       <c r="AW186" s="25" t="n"/>
       <c r="AX186" s="25" t="n"/>
-      <c r="AY186" s="25" t="n"/>
-      <c r="AZ186" s="25" t="n"/>
+      <c r="AY186" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ186" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA186" s="25" t="inlineStr">
         <is>
           <t>ST260446345</t>
         </is>
       </c>
       <c r="BB186" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC186" s="31" t="n"/>
       <c r="BD186" s="25" t="n"/>
     </row>
     <row r="187" s="6">
       <c r="A187" s="40" t="n">
         <v>46141.89320601852</v>
       </c>
       <c r="B187" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C187" s="25" t="n"/>
       <c r="D187" s="25" t="n"/>
       <c r="E187" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17494,52 +17582,60 @@
       <c r="Z187" s="25" t="n"/>
       <c r="AA187" s="25" t="n"/>
       <c r="AB187" s="25" t="n"/>
       <c r="AC187" s="25" t="n"/>
       <c r="AD187" s="25" t="n"/>
       <c r="AE187" s="25" t="n"/>
       <c r="AF187" s="25" t="n"/>
       <c r="AG187" s="25" t="n"/>
       <c r="AH187" s="25" t="n"/>
       <c r="AI187" s="25" t="n"/>
       <c r="AJ187" s="25" t="n"/>
       <c r="AK187" s="25" t="n"/>
       <c r="AL187" s="25" t="n"/>
       <c r="AM187" s="25" t="n"/>
       <c r="AN187" s="25" t="n"/>
       <c r="AO187" s="25" t="n"/>
       <c r="AP187" s="25" t="n"/>
       <c r="AQ187" s="25" t="n"/>
       <c r="AR187" s="25" t="n"/>
       <c r="AS187" s="25" t="n"/>
       <c r="AT187" s="25" t="n"/>
       <c r="AU187" s="25" t="n"/>
       <c r="AV187" s="25" t="n"/>
       <c r="AW187" s="25" t="n"/>
       <c r="AX187" s="25" t="n"/>
-      <c r="AY187" s="25" t="n"/>
-      <c r="AZ187" s="25" t="n"/>
+      <c r="AY187" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ187" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA187" s="25" t="inlineStr">
         <is>
           <t>ST260446346</t>
         </is>
       </c>
       <c r="BB187" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC187" s="31" t="n"/>
       <c r="BD187" s="25" t="n"/>
     </row>
     <row r="188" s="6">
       <c r="A188" s="40" t="n">
         <v>46141.88636574074</v>
       </c>
       <c r="B188" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C188" s="25" t="n"/>
       <c r="D188" s="25" t="n"/>
       <c r="E188" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17572,52 +17668,60 @@
       <c r="Z188" s="25" t="n"/>
       <c r="AA188" s="25" t="n"/>
       <c r="AB188" s="25" t="n"/>
       <c r="AC188" s="25" t="n"/>
       <c r="AD188" s="25" t="n"/>
       <c r="AE188" s="25" t="n"/>
       <c r="AF188" s="25" t="n"/>
       <c r="AG188" s="25" t="n"/>
       <c r="AH188" s="25" t="n"/>
       <c r="AI188" s="25" t="n"/>
       <c r="AJ188" s="25" t="n"/>
       <c r="AK188" s="25" t="n"/>
       <c r="AL188" s="25" t="n"/>
       <c r="AM188" s="25" t="n"/>
       <c r="AN188" s="25" t="n"/>
       <c r="AO188" s="25" t="n"/>
       <c r="AP188" s="25" t="n"/>
       <c r="AQ188" s="25" t="n"/>
       <c r="AR188" s="25" t="n"/>
       <c r="AS188" s="25" t="n"/>
       <c r="AT188" s="25" t="n"/>
       <c r="AU188" s="25" t="n"/>
       <c r="AV188" s="25" t="n"/>
       <c r="AW188" s="25" t="n"/>
       <c r="AX188" s="25" t="n"/>
-      <c r="AY188" s="25" t="n"/>
-      <c r="AZ188" s="25" t="n"/>
+      <c r="AY188" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ188" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA188" s="25" t="inlineStr">
         <is>
           <t>ST260446347</t>
         </is>
       </c>
       <c r="BB188" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC188" s="31" t="n"/>
       <c r="BD188" s="25" t="n"/>
     </row>
     <row r="189" s="6">
       <c r="A189" s="40" t="n">
         <v>46141.89885416667</v>
       </c>
       <c r="B189" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C189" s="25" t="n"/>
       <c r="D189" s="25" t="n"/>
       <c r="E189" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17650,52 +17754,60 @@
       <c r="Z189" s="25" t="n"/>
       <c r="AA189" s="25" t="n"/>
       <c r="AB189" s="25" t="n"/>
       <c r="AC189" s="25" t="n"/>
       <c r="AD189" s="25" t="n"/>
       <c r="AE189" s="25" t="n"/>
       <c r="AF189" s="25" t="n"/>
       <c r="AG189" s="25" t="n"/>
       <c r="AH189" s="25" t="n"/>
       <c r="AI189" s="25" t="n"/>
       <c r="AJ189" s="25" t="n"/>
       <c r="AK189" s="25" t="n"/>
       <c r="AL189" s="25" t="n"/>
       <c r="AM189" s="25" t="n"/>
       <c r="AN189" s="25" t="n"/>
       <c r="AO189" s="25" t="n"/>
       <c r="AP189" s="25" t="n"/>
       <c r="AQ189" s="25" t="n"/>
       <c r="AR189" s="25" t="n"/>
       <c r="AS189" s="25" t="n"/>
       <c r="AT189" s="25" t="n"/>
       <c r="AU189" s="25" t="n"/>
       <c r="AV189" s="25" t="n"/>
       <c r="AW189" s="25" t="n"/>
       <c r="AX189" s="25" t="n"/>
-      <c r="AY189" s="25" t="n"/>
-      <c r="AZ189" s="25" t="n"/>
+      <c r="AY189" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ189" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA189" s="25" t="inlineStr">
         <is>
           <t>ST260446348</t>
         </is>
       </c>
       <c r="BB189" s="25" t="n">
         <v>16</v>
       </c>
       <c r="BC189" s="31" t="n"/>
       <c r="BD189" s="25" t="n"/>
     </row>
     <row r="190" s="6">
       <c r="A190" s="40" t="n">
         <v>46141.89842592592</v>
       </c>
       <c r="B190" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C190" s="25" t="n"/>
       <c r="D190" s="25" t="n"/>
       <c r="E190" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17728,52 +17840,60 @@
       <c r="Z190" s="25" t="n"/>
       <c r="AA190" s="25" t="n"/>
       <c r="AB190" s="25" t="n"/>
       <c r="AC190" s="25" t="n"/>
       <c r="AD190" s="25" t="n"/>
       <c r="AE190" s="25" t="n"/>
       <c r="AF190" s="25" t="n"/>
       <c r="AG190" s="25" t="n"/>
       <c r="AH190" s="25" t="n"/>
       <c r="AI190" s="25" t="n"/>
       <c r="AJ190" s="25" t="n"/>
       <c r="AK190" s="25" t="n"/>
       <c r="AL190" s="25" t="n"/>
       <c r="AM190" s="25" t="n"/>
       <c r="AN190" s="25" t="n"/>
       <c r="AO190" s="25" t="n"/>
       <c r="AP190" s="25" t="n"/>
       <c r="AQ190" s="25" t="n"/>
       <c r="AR190" s="25" t="n"/>
       <c r="AS190" s="25" t="n"/>
       <c r="AT190" s="25" t="n"/>
       <c r="AU190" s="25" t="n"/>
       <c r="AV190" s="25" t="n"/>
       <c r="AW190" s="25" t="n"/>
       <c r="AX190" s="25" t="n"/>
-      <c r="AY190" s="25" t="n"/>
-      <c r="AZ190" s="25" t="n"/>
+      <c r="AY190" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ190" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA190" s="25" t="inlineStr">
         <is>
           <t>ST260446349</t>
         </is>
       </c>
       <c r="BB190" s="25" t="n">
         <v>10</v>
       </c>
       <c r="BC190" s="31" t="n"/>
       <c r="BD190" s="25" t="n"/>
     </row>
     <row r="191" s="6">
       <c r="A191" s="40" t="n">
         <v>46141.89871527778</v>
       </c>
       <c r="B191" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C191" s="25" t="n"/>
       <c r="D191" s="25" t="n"/>
       <c r="E191" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -17806,52 +17926,60 @@
       <c r="Z191" s="25" t="n"/>
       <c r="AA191" s="25" t="n"/>
       <c r="AB191" s="25" t="n"/>
       <c r="AC191" s="25" t="n"/>
       <c r="AD191" s="25" t="n"/>
       <c r="AE191" s="25" t="n"/>
       <c r="AF191" s="25" t="n"/>
       <c r="AG191" s="25" t="n"/>
       <c r="AH191" s="25" t="n"/>
       <c r="AI191" s="25" t="n"/>
       <c r="AJ191" s="25" t="n"/>
       <c r="AK191" s="25" t="n"/>
       <c r="AL191" s="25" t="n"/>
       <c r="AM191" s="25" t="n"/>
       <c r="AN191" s="25" t="n"/>
       <c r="AO191" s="25" t="n"/>
       <c r="AP191" s="25" t="n"/>
       <c r="AQ191" s="25" t="n"/>
       <c r="AR191" s="25" t="n"/>
       <c r="AS191" s="25" t="n"/>
       <c r="AT191" s="25" t="n"/>
       <c r="AU191" s="25" t="n"/>
       <c r="AV191" s="25" t="n"/>
       <c r="AW191" s="25" t="n"/>
       <c r="AX191" s="25" t="n"/>
-      <c r="AY191" s="25" t="n"/>
-      <c r="AZ191" s="25" t="n"/>
+      <c r="AY191" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ191" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA191" s="25" t="inlineStr">
         <is>
           <t>ST260446350</t>
         </is>
       </c>
       <c r="BB191" s="25" t="n">
         <v>18</v>
       </c>
       <c r="BC191" s="31" t="n"/>
       <c r="BD191" s="25" t="n"/>
     </row>
     <row r="192" s="6">
       <c r="A192" s="40" t="n">
         <v>46141.89827546296</v>
       </c>
       <c r="B192" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C192" s="25" t="n"/>
       <c r="D192" s="25" t="n"/>
       <c r="E192" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17884,52 +18012,60 @@
       <c r="Z192" s="25" t="n"/>
       <c r="AA192" s="25" t="n"/>
       <c r="AB192" s="25" t="n"/>
       <c r="AC192" s="25" t="n"/>
       <c r="AD192" s="25" t="n"/>
       <c r="AE192" s="25" t="n"/>
       <c r="AF192" s="25" t="n"/>
       <c r="AG192" s="25" t="n"/>
       <c r="AH192" s="25" t="n"/>
       <c r="AI192" s="25" t="n"/>
       <c r="AJ192" s="25" t="n"/>
       <c r="AK192" s="25" t="n"/>
       <c r="AL192" s="25" t="n"/>
       <c r="AM192" s="25" t="n"/>
       <c r="AN192" s="25" t="n"/>
       <c r="AO192" s="25" t="n"/>
       <c r="AP192" s="25" t="n"/>
       <c r="AQ192" s="25" t="n"/>
       <c r="AR192" s="25" t="n"/>
       <c r="AS192" s="25" t="n"/>
       <c r="AT192" s="25" t="n"/>
       <c r="AU192" s="25" t="n"/>
       <c r="AV192" s="25" t="n"/>
       <c r="AW192" s="25" t="n"/>
       <c r="AX192" s="25" t="n"/>
-      <c r="AY192" s="25" t="n"/>
-      <c r="AZ192" s="25" t="n"/>
+      <c r="AY192" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ192" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA192" s="25" t="inlineStr">
         <is>
           <t>ST260446351</t>
         </is>
       </c>
       <c r="BB192" s="25" t="n">
         <v>15</v>
       </c>
       <c r="BC192" s="31" t="n"/>
       <c r="BD192" s="25" t="n"/>
     </row>
     <row r="193" s="6">
       <c r="A193" s="40" t="n">
         <v>46141.89306712963</v>
       </c>
       <c r="B193" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C193" s="25" t="n"/>
       <c r="D193" s="25" t="n"/>
       <c r="E193" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -17962,52 +18098,60 @@
       <c r="Z193" s="25" t="n"/>
       <c r="AA193" s="25" t="n"/>
       <c r="AB193" s="25" t="n"/>
       <c r="AC193" s="25" t="n"/>
       <c r="AD193" s="25" t="n"/>
       <c r="AE193" s="25" t="n"/>
       <c r="AF193" s="25" t="n"/>
       <c r="AG193" s="25" t="n"/>
       <c r="AH193" s="25" t="n"/>
       <c r="AI193" s="25" t="n"/>
       <c r="AJ193" s="25" t="n"/>
       <c r="AK193" s="25" t="n"/>
       <c r="AL193" s="25" t="n"/>
       <c r="AM193" s="25" t="n"/>
       <c r="AN193" s="25" t="n"/>
       <c r="AO193" s="25" t="n"/>
       <c r="AP193" s="25" t="n"/>
       <c r="AQ193" s="25" t="n"/>
       <c r="AR193" s="25" t="n"/>
       <c r="AS193" s="25" t="n"/>
       <c r="AT193" s="25" t="n"/>
       <c r="AU193" s="25" t="n"/>
       <c r="AV193" s="25" t="n"/>
       <c r="AW193" s="25" t="n"/>
       <c r="AX193" s="25" t="n"/>
-      <c r="AY193" s="25" t="n"/>
-      <c r="AZ193" s="25" t="n"/>
+      <c r="AY193" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ193" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA193" s="25" t="inlineStr">
         <is>
           <t>ST260446352</t>
         </is>
       </c>
       <c r="BB193" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC193" s="31" t="n"/>
       <c r="BD193" s="25" t="n"/>
     </row>
     <row r="194" s="6">
       <c r="A194" s="40" t="n">
         <v>46141.66552083333</v>
       </c>
       <c r="B194" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C194" s="25" t="n"/>
       <c r="D194" s="25" t="n"/>
       <c r="E194" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -18040,52 +18184,60 @@
       <c r="Z194" s="25" t="n"/>
       <c r="AA194" s="25" t="n"/>
       <c r="AB194" s="25" t="n"/>
       <c r="AC194" s="25" t="n"/>
       <c r="AD194" s="25" t="n"/>
       <c r="AE194" s="25" t="n"/>
       <c r="AF194" s="25" t="n"/>
       <c r="AG194" s="25" t="n"/>
       <c r="AH194" s="25" t="n"/>
       <c r="AI194" s="25" t="n"/>
       <c r="AJ194" s="25" t="n"/>
       <c r="AK194" s="25" t="n"/>
       <c r="AL194" s="25" t="n"/>
       <c r="AM194" s="25" t="n"/>
       <c r="AN194" s="25" t="n"/>
       <c r="AO194" s="25" t="n"/>
       <c r="AP194" s="25" t="n"/>
       <c r="AQ194" s="25" t="n"/>
       <c r="AR194" s="25" t="n"/>
       <c r="AS194" s="25" t="n"/>
       <c r="AT194" s="25" t="n"/>
       <c r="AU194" s="25" t="n"/>
       <c r="AV194" s="25" t="n"/>
       <c r="AW194" s="25" t="n"/>
       <c r="AX194" s="25" t="n"/>
-      <c r="AY194" s="25" t="n"/>
-      <c r="AZ194" s="25" t="n"/>
+      <c r="AY194" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ194" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA194" s="25" t="inlineStr">
         <is>
           <t>ST260446353</t>
         </is>
       </c>
       <c r="BB194" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC194" s="31" t="n"/>
       <c r="BD194" s="25" t="n"/>
     </row>
     <row r="195" s="6">
       <c r="A195" s="40" t="n">
         <v>46141.66585648148</v>
       </c>
       <c r="B195" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C195" s="25" t="n"/>
       <c r="D195" s="25" t="n"/>
       <c r="E195" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18118,52 +18270,60 @@
       <c r="Z195" s="25" t="n"/>
       <c r="AA195" s="25" t="n"/>
       <c r="AB195" s="25" t="n"/>
       <c r="AC195" s="25" t="n"/>
       <c r="AD195" s="25" t="n"/>
       <c r="AE195" s="25" t="n"/>
       <c r="AF195" s="25" t="n"/>
       <c r="AG195" s="25" t="n"/>
       <c r="AH195" s="25" t="n"/>
       <c r="AI195" s="25" t="n"/>
       <c r="AJ195" s="25" t="n"/>
       <c r="AK195" s="25" t="n"/>
       <c r="AL195" s="25" t="n"/>
       <c r="AM195" s="25" t="n"/>
       <c r="AN195" s="25" t="n"/>
       <c r="AO195" s="25" t="n"/>
       <c r="AP195" s="25" t="n"/>
       <c r="AQ195" s="25" t="n"/>
       <c r="AR195" s="25" t="n"/>
       <c r="AS195" s="25" t="n"/>
       <c r="AT195" s="25" t="n"/>
       <c r="AU195" s="25" t="n"/>
       <c r="AV195" s="25" t="n"/>
       <c r="AW195" s="25" t="n"/>
       <c r="AX195" s="25" t="n"/>
-      <c r="AY195" s="25" t="n"/>
-      <c r="AZ195" s="25" t="n"/>
+      <c r="AY195" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ195" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA195" s="25" t="inlineStr">
         <is>
           <t>ST260446354</t>
         </is>
       </c>
       <c r="BB195" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC195" s="31" t="n"/>
       <c r="BD195" s="25" t="n"/>
     </row>
     <row r="196" s="6">
       <c r="A196" s="40" t="n">
         <v>46141.88549768519</v>
       </c>
       <c r="B196" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C196" s="25" t="n"/>
       <c r="D196" s="25" t="n"/>
       <c r="E196" s="25" t="inlineStr">
         <is>
           <t>稳速达-洛杉矶海卡包税</t>
@@ -18196,52 +18356,60 @@
       <c r="Z196" s="25" t="n"/>
       <c r="AA196" s="25" t="n"/>
       <c r="AB196" s="25" t="n"/>
       <c r="AC196" s="25" t="n"/>
       <c r="AD196" s="25" t="n"/>
       <c r="AE196" s="25" t="n"/>
       <c r="AF196" s="25" t="n"/>
       <c r="AG196" s="25" t="n"/>
       <c r="AH196" s="25" t="n"/>
       <c r="AI196" s="25" t="n"/>
       <c r="AJ196" s="25" t="n"/>
       <c r="AK196" s="25" t="n"/>
       <c r="AL196" s="25" t="n"/>
       <c r="AM196" s="25" t="n"/>
       <c r="AN196" s="25" t="n"/>
       <c r="AO196" s="25" t="n"/>
       <c r="AP196" s="25" t="n"/>
       <c r="AQ196" s="25" t="n"/>
       <c r="AR196" s="25" t="n"/>
       <c r="AS196" s="25" t="n"/>
       <c r="AT196" s="25" t="n"/>
       <c r="AU196" s="25" t="n"/>
       <c r="AV196" s="25" t="n"/>
       <c r="AW196" s="25" t="n"/>
       <c r="AX196" s="25" t="n"/>
-      <c r="AY196" s="25" t="n"/>
-      <c r="AZ196" s="25" t="n"/>
+      <c r="AY196" s="25" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ196" s="25" t="inlineStr">
+        <is>
+          <t>CSNU8678334</t>
+        </is>
+      </c>
       <c r="BA196" s="25" t="inlineStr">
         <is>
           <t>ST260446355</t>
         </is>
       </c>
       <c r="BB196" s="25" t="n">
         <v>6</v>
       </c>
       <c r="BC196" s="31" t="n"/>
       <c r="BD196" s="25" t="n"/>
     </row>
     <row r="197" s="6">
       <c r="A197" s="40" t="n">
         <v>46141.88596064815</v>
       </c>
       <c r="B197" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C197" s="25" t="n"/>
       <c r="D197" s="25" t="n"/>
       <c r="E197" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18274,52 +18442,60 @@
       <c r="Z197" s="25" t="n"/>
       <c r="AA197" s="25" t="n"/>
       <c r="AB197" s="25" t="n"/>
       <c r="AC197" s="25" t="n"/>
       <c r="AD197" s="25" t="n"/>
       <c r="AE197" s="25" t="n"/>
       <c r="AF197" s="25" t="n"/>
       <c r="AG197" s="25" t="n"/>
       <c r="AH197" s="25" t="n"/>
       <c r="AI197" s="25" t="n"/>
       <c r="AJ197" s="25" t="n"/>
       <c r="AK197" s="25" t="n"/>
       <c r="AL197" s="25" t="n"/>
       <c r="AM197" s="25" t="n"/>
       <c r="AN197" s="25" t="n"/>
       <c r="AO197" s="25" t="n"/>
       <c r="AP197" s="25" t="n"/>
       <c r="AQ197" s="25" t="n"/>
       <c r="AR197" s="25" t="n"/>
       <c r="AS197" s="25" t="n"/>
       <c r="AT197" s="25" t="n"/>
       <c r="AU197" s="25" t="n"/>
       <c r="AV197" s="25" t="n"/>
       <c r="AW197" s="25" t="n"/>
       <c r="AX197" s="25" t="n"/>
-      <c r="AY197" s="25" t="n"/>
-      <c r="AZ197" s="25" t="n"/>
+      <c r="AY197" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ197" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA197" s="25" t="inlineStr">
         <is>
           <t>ST260446356</t>
         </is>
       </c>
       <c r="BB197" s="25" t="n">
         <v>13</v>
       </c>
       <c r="BC197" s="31" t="n"/>
       <c r="BD197" s="25" t="n"/>
     </row>
     <row r="198" s="6">
       <c r="A198" s="40" t="n">
         <v>46141.65376157407</v>
       </c>
       <c r="B198" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C198" s="25" t="n"/>
       <c r="D198" s="25" t="n"/>
       <c r="E198" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18352,52 +18528,60 @@
       <c r="Z198" s="25" t="n"/>
       <c r="AA198" s="25" t="n"/>
       <c r="AB198" s="25" t="n"/>
       <c r="AC198" s="25" t="n"/>
       <c r="AD198" s="25" t="n"/>
       <c r="AE198" s="25" t="n"/>
       <c r="AF198" s="25" t="n"/>
       <c r="AG198" s="25" t="n"/>
       <c r="AH198" s="25" t="n"/>
       <c r="AI198" s="25" t="n"/>
       <c r="AJ198" s="25" t="n"/>
       <c r="AK198" s="25" t="n"/>
       <c r="AL198" s="25" t="n"/>
       <c r="AM198" s="25" t="n"/>
       <c r="AN198" s="25" t="n"/>
       <c r="AO198" s="25" t="n"/>
       <c r="AP198" s="25" t="n"/>
       <c r="AQ198" s="25" t="n"/>
       <c r="AR198" s="25" t="n"/>
       <c r="AS198" s="25" t="n"/>
       <c r="AT198" s="25" t="n"/>
       <c r="AU198" s="25" t="n"/>
       <c r="AV198" s="25" t="n"/>
       <c r="AW198" s="25" t="n"/>
       <c r="AX198" s="25" t="n"/>
-      <c r="AY198" s="25" t="n"/>
-      <c r="AZ198" s="25" t="n"/>
+      <c r="AY198" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ198" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA198" s="25" t="inlineStr">
         <is>
           <t>ST260446357</t>
         </is>
       </c>
       <c r="BB198" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC198" s="31" t="n"/>
       <c r="BD198" s="25" t="n"/>
     </row>
     <row r="199" s="6">
       <c r="A199" s="40" t="n">
         <v>46141.91770833333</v>
       </c>
       <c r="B199" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C199" s="25" t="n"/>
       <c r="D199" s="25" t="n"/>
       <c r="E199" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18430,52 +18614,60 @@
       <c r="Z199" s="25" t="n"/>
       <c r="AA199" s="25" t="n"/>
       <c r="AB199" s="25" t="n"/>
       <c r="AC199" s="25" t="n"/>
       <c r="AD199" s="25" t="n"/>
       <c r="AE199" s="25" t="n"/>
       <c r="AF199" s="25" t="n"/>
       <c r="AG199" s="25" t="n"/>
       <c r="AH199" s="25" t="n"/>
       <c r="AI199" s="25" t="n"/>
       <c r="AJ199" s="25" t="n"/>
       <c r="AK199" s="25" t="n"/>
       <c r="AL199" s="25" t="n"/>
       <c r="AM199" s="25" t="n"/>
       <c r="AN199" s="25" t="n"/>
       <c r="AO199" s="25" t="n"/>
       <c r="AP199" s="25" t="n"/>
       <c r="AQ199" s="25" t="n"/>
       <c r="AR199" s="25" t="n"/>
       <c r="AS199" s="25" t="n"/>
       <c r="AT199" s="25" t="n"/>
       <c r="AU199" s="25" t="n"/>
       <c r="AV199" s="25" t="n"/>
       <c r="AW199" s="25" t="n"/>
       <c r="AX199" s="25" t="n"/>
-      <c r="AY199" s="25" t="n"/>
-      <c r="AZ199" s="25" t="n"/>
+      <c r="AY199" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ199" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA199" s="25" t="inlineStr">
         <is>
           <t>ST260446358</t>
         </is>
       </c>
       <c r="BB199" s="25" t="n">
         <v>239</v>
       </c>
       <c r="BC199" s="31" t="n"/>
       <c r="BD199" s="25" t="n"/>
     </row>
     <row r="200" s="6">
       <c r="A200" s="40" t="n">
         <v>46141.88237268518</v>
       </c>
       <c r="B200" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C200" s="25" t="n"/>
       <c r="D200" s="25" t="n"/>
       <c r="E200" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18508,52 +18700,60 @@
       <c r="Z200" s="25" t="n"/>
       <c r="AA200" s="25" t="n"/>
       <c r="AB200" s="25" t="n"/>
       <c r="AC200" s="25" t="n"/>
       <c r="AD200" s="25" t="n"/>
       <c r="AE200" s="25" t="n"/>
       <c r="AF200" s="25" t="n"/>
       <c r="AG200" s="25" t="n"/>
       <c r="AH200" s="25" t="n"/>
       <c r="AI200" s="25" t="n"/>
       <c r="AJ200" s="25" t="n"/>
       <c r="AK200" s="25" t="n"/>
       <c r="AL200" s="25" t="n"/>
       <c r="AM200" s="25" t="n"/>
       <c r="AN200" s="25" t="n"/>
       <c r="AO200" s="25" t="n"/>
       <c r="AP200" s="25" t="n"/>
       <c r="AQ200" s="25" t="n"/>
       <c r="AR200" s="25" t="n"/>
       <c r="AS200" s="25" t="n"/>
       <c r="AT200" s="25" t="n"/>
       <c r="AU200" s="25" t="n"/>
       <c r="AV200" s="25" t="n"/>
       <c r="AW200" s="25" t="n"/>
       <c r="AX200" s="25" t="n"/>
-      <c r="AY200" s="25" t="n"/>
-      <c r="AZ200" s="25" t="n"/>
+      <c r="AY200" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ200" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA200" s="25" t="inlineStr">
         <is>
           <t>ST260446359</t>
         </is>
       </c>
       <c r="BB200" s="25" t="n">
         <v>9</v>
       </c>
       <c r="BC200" s="31" t="n"/>
       <c r="BD200" s="25" t="n"/>
     </row>
     <row r="201" s="6">
       <c r="A201" s="40" t="n">
         <v>46141.88623842593</v>
       </c>
       <c r="B201" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C201" s="25" t="n"/>
       <c r="D201" s="25" t="n"/>
       <c r="E201" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18586,52 +18786,60 @@
       <c r="Z201" s="25" t="n"/>
       <c r="AA201" s="25" t="n"/>
       <c r="AB201" s="25" t="n"/>
       <c r="AC201" s="25" t="n"/>
       <c r="AD201" s="25" t="n"/>
       <c r="AE201" s="25" t="n"/>
       <c r="AF201" s="25" t="n"/>
       <c r="AG201" s="25" t="n"/>
       <c r="AH201" s="25" t="n"/>
       <c r="AI201" s="25" t="n"/>
       <c r="AJ201" s="25" t="n"/>
       <c r="AK201" s="25" t="n"/>
       <c r="AL201" s="25" t="n"/>
       <c r="AM201" s="25" t="n"/>
       <c r="AN201" s="25" t="n"/>
       <c r="AO201" s="25" t="n"/>
       <c r="AP201" s="25" t="n"/>
       <c r="AQ201" s="25" t="n"/>
       <c r="AR201" s="25" t="n"/>
       <c r="AS201" s="25" t="n"/>
       <c r="AT201" s="25" t="n"/>
       <c r="AU201" s="25" t="n"/>
       <c r="AV201" s="25" t="n"/>
       <c r="AW201" s="25" t="n"/>
       <c r="AX201" s="25" t="n"/>
-      <c r="AY201" s="25" t="n"/>
-      <c r="AZ201" s="25" t="n"/>
+      <c r="AY201" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ201" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA201" s="25" t="inlineStr">
         <is>
           <t>ST260446363</t>
         </is>
       </c>
       <c r="BB201" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC201" s="31" t="n"/>
       <c r="BD201" s="25" t="n"/>
     </row>
     <row r="202" s="6">
       <c r="A202" s="40" t="n">
         <v>46141.65483796296</v>
       </c>
       <c r="B202" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C202" s="25" t="n"/>
       <c r="D202" s="25" t="n"/>
       <c r="E202" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18664,52 +18872,60 @@
       <c r="Z202" s="25" t="n"/>
       <c r="AA202" s="25" t="n"/>
       <c r="AB202" s="25" t="n"/>
       <c r="AC202" s="25" t="n"/>
       <c r="AD202" s="25" t="n"/>
       <c r="AE202" s="25" t="n"/>
       <c r="AF202" s="25" t="n"/>
       <c r="AG202" s="25" t="n"/>
       <c r="AH202" s="25" t="n"/>
       <c r="AI202" s="25" t="n"/>
       <c r="AJ202" s="25" t="n"/>
       <c r="AK202" s="25" t="n"/>
       <c r="AL202" s="25" t="n"/>
       <c r="AM202" s="25" t="n"/>
       <c r="AN202" s="25" t="n"/>
       <c r="AO202" s="25" t="n"/>
       <c r="AP202" s="25" t="n"/>
       <c r="AQ202" s="25" t="n"/>
       <c r="AR202" s="25" t="n"/>
       <c r="AS202" s="25" t="n"/>
       <c r="AT202" s="25" t="n"/>
       <c r="AU202" s="25" t="n"/>
       <c r="AV202" s="25" t="n"/>
       <c r="AW202" s="25" t="n"/>
       <c r="AX202" s="25" t="n"/>
-      <c r="AY202" s="25" t="n"/>
-      <c r="AZ202" s="25" t="n"/>
+      <c r="AY202" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ202" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA202" s="25" t="inlineStr">
         <is>
           <t>ST260446366</t>
         </is>
       </c>
       <c r="BB202" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC202" s="31" t="n"/>
       <c r="BD202" s="25" t="n"/>
     </row>
     <row r="203" s="6">
       <c r="A203" s="40" t="n">
         <v>46141.65495370371</v>
       </c>
       <c r="B203" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C203" s="25" t="n"/>
       <c r="D203" s="25" t="n"/>
       <c r="E203" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18742,52 +18958,60 @@
       <c r="Z203" s="25" t="n"/>
       <c r="AA203" s="25" t="n"/>
       <c r="AB203" s="25" t="n"/>
       <c r="AC203" s="25" t="n"/>
       <c r="AD203" s="25" t="n"/>
       <c r="AE203" s="25" t="n"/>
       <c r="AF203" s="25" t="n"/>
       <c r="AG203" s="25" t="n"/>
       <c r="AH203" s="25" t="n"/>
       <c r="AI203" s="25" t="n"/>
       <c r="AJ203" s="25" t="n"/>
       <c r="AK203" s="25" t="n"/>
       <c r="AL203" s="25" t="n"/>
       <c r="AM203" s="25" t="n"/>
       <c r="AN203" s="25" t="n"/>
       <c r="AO203" s="25" t="n"/>
       <c r="AP203" s="25" t="n"/>
       <c r="AQ203" s="25" t="n"/>
       <c r="AR203" s="25" t="n"/>
       <c r="AS203" s="25" t="n"/>
       <c r="AT203" s="25" t="n"/>
       <c r="AU203" s="25" t="n"/>
       <c r="AV203" s="25" t="n"/>
       <c r="AW203" s="25" t="n"/>
       <c r="AX203" s="25" t="n"/>
-      <c r="AY203" s="25" t="n"/>
-      <c r="AZ203" s="25" t="n"/>
+      <c r="AY203" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ203" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA203" s="25" t="inlineStr">
         <is>
           <t>ST260446369</t>
         </is>
       </c>
       <c r="BB203" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC203" s="31" t="n"/>
       <c r="BD203" s="25" t="n"/>
     </row>
     <row r="204" s="6">
       <c r="A204" s="40" t="n">
         <v>46141.66575231482</v>
       </c>
       <c r="B204" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C204" s="25" t="n"/>
       <c r="D204" s="25" t="n"/>
       <c r="E204" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18820,52 +19044,60 @@
       <c r="Z204" s="25" t="n"/>
       <c r="AA204" s="25" t="n"/>
       <c r="AB204" s="25" t="n"/>
       <c r="AC204" s="25" t="n"/>
       <c r="AD204" s="25" t="n"/>
       <c r="AE204" s="25" t="n"/>
       <c r="AF204" s="25" t="n"/>
       <c r="AG204" s="25" t="n"/>
       <c r="AH204" s="25" t="n"/>
       <c r="AI204" s="25" t="n"/>
       <c r="AJ204" s="25" t="n"/>
       <c r="AK204" s="25" t="n"/>
       <c r="AL204" s="25" t="n"/>
       <c r="AM204" s="25" t="n"/>
       <c r="AN204" s="25" t="n"/>
       <c r="AO204" s="25" t="n"/>
       <c r="AP204" s="25" t="n"/>
       <c r="AQ204" s="25" t="n"/>
       <c r="AR204" s="25" t="n"/>
       <c r="AS204" s="25" t="n"/>
       <c r="AT204" s="25" t="n"/>
       <c r="AU204" s="25" t="n"/>
       <c r="AV204" s="25" t="n"/>
       <c r="AW204" s="25" t="n"/>
       <c r="AX204" s="25" t="n"/>
-      <c r="AY204" s="25" t="n"/>
-      <c r="AZ204" s="25" t="n"/>
+      <c r="AY204" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ204" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA204" s="25" t="inlineStr">
         <is>
           <t>ST260446370</t>
         </is>
       </c>
       <c r="BB204" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC204" s="31" t="n"/>
       <c r="BD204" s="25" t="n"/>
     </row>
     <row r="205" s="6">
       <c r="A205" s="40" t="n">
         <v>46141.65508101852</v>
       </c>
       <c r="B205" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C205" s="25" t="n"/>
       <c r="D205" s="25" t="n"/>
       <c r="E205" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18898,52 +19130,60 @@
       <c r="Z205" s="25" t="n"/>
       <c r="AA205" s="25" t="n"/>
       <c r="AB205" s="25" t="n"/>
       <c r="AC205" s="25" t="n"/>
       <c r="AD205" s="25" t="n"/>
       <c r="AE205" s="25" t="n"/>
       <c r="AF205" s="25" t="n"/>
       <c r="AG205" s="25" t="n"/>
       <c r="AH205" s="25" t="n"/>
       <c r="AI205" s="25" t="n"/>
       <c r="AJ205" s="25" t="n"/>
       <c r="AK205" s="25" t="n"/>
       <c r="AL205" s="25" t="n"/>
       <c r="AM205" s="25" t="n"/>
       <c r="AN205" s="25" t="n"/>
       <c r="AO205" s="25" t="n"/>
       <c r="AP205" s="25" t="n"/>
       <c r="AQ205" s="25" t="n"/>
       <c r="AR205" s="25" t="n"/>
       <c r="AS205" s="25" t="n"/>
       <c r="AT205" s="25" t="n"/>
       <c r="AU205" s="25" t="n"/>
       <c r="AV205" s="25" t="n"/>
       <c r="AW205" s="25" t="n"/>
       <c r="AX205" s="25" t="n"/>
-      <c r="AY205" s="25" t="n"/>
-      <c r="AZ205" s="25" t="n"/>
+      <c r="AY205" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ205" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA205" s="25" t="inlineStr">
         <is>
           <t>ST260446371</t>
         </is>
       </c>
       <c r="BB205" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC205" s="31" t="n"/>
       <c r="BD205" s="25" t="n"/>
     </row>
     <row r="206" s="6">
       <c r="A206" s="40" t="n">
         <v>46141.89333333333</v>
       </c>
       <c r="B206" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C206" s="25" t="n"/>
       <c r="D206" s="25" t="n"/>
       <c r="E206" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -18976,52 +19216,60 @@
       <c r="Z206" s="25" t="n"/>
       <c r="AA206" s="25" t="n"/>
       <c r="AB206" s="25" t="n"/>
       <c r="AC206" s="25" t="n"/>
       <c r="AD206" s="25" t="n"/>
       <c r="AE206" s="25" t="n"/>
       <c r="AF206" s="25" t="n"/>
       <c r="AG206" s="25" t="n"/>
       <c r="AH206" s="25" t="n"/>
       <c r="AI206" s="25" t="n"/>
       <c r="AJ206" s="25" t="n"/>
       <c r="AK206" s="25" t="n"/>
       <c r="AL206" s="25" t="n"/>
       <c r="AM206" s="25" t="n"/>
       <c r="AN206" s="25" t="n"/>
       <c r="AO206" s="25" t="n"/>
       <c r="AP206" s="25" t="n"/>
       <c r="AQ206" s="25" t="n"/>
       <c r="AR206" s="25" t="n"/>
       <c r="AS206" s="25" t="n"/>
       <c r="AT206" s="25" t="n"/>
       <c r="AU206" s="25" t="n"/>
       <c r="AV206" s="25" t="n"/>
       <c r="AW206" s="25" t="n"/>
       <c r="AX206" s="25" t="n"/>
-      <c r="AY206" s="25" t="n"/>
-      <c r="AZ206" s="25" t="n"/>
+      <c r="AY206" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ206" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA206" s="25" t="inlineStr">
         <is>
           <t>ST260446372</t>
         </is>
       </c>
       <c r="BB206" s="25" t="n">
         <v>8</v>
       </c>
       <c r="BC206" s="31" t="n"/>
       <c r="BD206" s="25" t="n"/>
     </row>
     <row r="207" s="6">
       <c r="A207" s="40" t="n">
         <v>46141.88195601852</v>
       </c>
       <c r="B207" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C207" s="25" t="n"/>
       <c r="D207" s="25" t="n"/>
       <c r="E207" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -19054,52 +19302,60 @@
       <c r="Z207" s="25" t="n"/>
       <c r="AA207" s="25" t="n"/>
       <c r="AB207" s="25" t="n"/>
       <c r="AC207" s="25" t="n"/>
       <c r="AD207" s="25" t="n"/>
       <c r="AE207" s="25" t="n"/>
       <c r="AF207" s="25" t="n"/>
       <c r="AG207" s="25" t="n"/>
       <c r="AH207" s="25" t="n"/>
       <c r="AI207" s="25" t="n"/>
       <c r="AJ207" s="25" t="n"/>
       <c r="AK207" s="25" t="n"/>
       <c r="AL207" s="25" t="n"/>
       <c r="AM207" s="25" t="n"/>
       <c r="AN207" s="25" t="n"/>
       <c r="AO207" s="25" t="n"/>
       <c r="AP207" s="25" t="n"/>
       <c r="AQ207" s="25" t="n"/>
       <c r="AR207" s="25" t="n"/>
       <c r="AS207" s="25" t="n"/>
       <c r="AT207" s="25" t="n"/>
       <c r="AU207" s="25" t="n"/>
       <c r="AV207" s="25" t="n"/>
       <c r="AW207" s="25" t="n"/>
       <c r="AX207" s="25" t="n"/>
-      <c r="AY207" s="25" t="n"/>
-      <c r="AZ207" s="25" t="n"/>
+      <c r="AY207" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ207" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA207" s="25" t="inlineStr">
         <is>
           <t>ST260446373</t>
         </is>
       </c>
       <c r="BB207" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC207" s="31" t="n"/>
       <c r="BD207" s="25" t="n"/>
     </row>
     <row r="208" s="6">
       <c r="A208" s="40" t="n">
         <v>46141.8921875</v>
       </c>
       <c r="B208" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C208" s="25" t="n"/>
       <c r="D208" s="25" t="n"/>
       <c r="E208" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -19132,52 +19388,60 @@
       <c r="Z208" s="25" t="n"/>
       <c r="AA208" s="25" t="n"/>
       <c r="AB208" s="25" t="n"/>
       <c r="AC208" s="25" t="n"/>
       <c r="AD208" s="25" t="n"/>
       <c r="AE208" s="25" t="n"/>
       <c r="AF208" s="25" t="n"/>
       <c r="AG208" s="25" t="n"/>
       <c r="AH208" s="25" t="n"/>
       <c r="AI208" s="25" t="n"/>
       <c r="AJ208" s="25" t="n"/>
       <c r="AK208" s="25" t="n"/>
       <c r="AL208" s="25" t="n"/>
       <c r="AM208" s="25" t="n"/>
       <c r="AN208" s="25" t="n"/>
       <c r="AO208" s="25" t="n"/>
       <c r="AP208" s="25" t="n"/>
       <c r="AQ208" s="25" t="n"/>
       <c r="AR208" s="25" t="n"/>
       <c r="AS208" s="25" t="n"/>
       <c r="AT208" s="25" t="n"/>
       <c r="AU208" s="25" t="n"/>
       <c r="AV208" s="25" t="n"/>
       <c r="AW208" s="25" t="n"/>
       <c r="AX208" s="25" t="n"/>
-      <c r="AY208" s="25" t="n"/>
-      <c r="AZ208" s="25" t="n"/>
+      <c r="AY208" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ208" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA208" s="25" t="inlineStr">
         <is>
           <t>ST260446374</t>
         </is>
       </c>
       <c r="BB208" s="25" t="n">
         <v>108</v>
       </c>
       <c r="BC208" s="31" t="n"/>
       <c r="BD208" s="25" t="n"/>
     </row>
     <row r="209" s="6">
       <c r="A209" s="40" t="n">
         <v>46141.89303240741</v>
       </c>
       <c r="B209" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C209" s="25" t="n"/>
       <c r="D209" s="25" t="n"/>
       <c r="E209" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -19210,52 +19474,60 @@
       <c r="Z209" s="25" t="n"/>
       <c r="AA209" s="25" t="n"/>
       <c r="AB209" s="25" t="n"/>
       <c r="AC209" s="25" t="n"/>
       <c r="AD209" s="25" t="n"/>
       <c r="AE209" s="25" t="n"/>
       <c r="AF209" s="25" t="n"/>
       <c r="AG209" s="25" t="n"/>
       <c r="AH209" s="25" t="n"/>
       <c r="AI209" s="25" t="n"/>
       <c r="AJ209" s="25" t="n"/>
       <c r="AK209" s="25" t="n"/>
       <c r="AL209" s="25" t="n"/>
       <c r="AM209" s="25" t="n"/>
       <c r="AN209" s="25" t="n"/>
       <c r="AO209" s="25" t="n"/>
       <c r="AP209" s="25" t="n"/>
       <c r="AQ209" s="25" t="n"/>
       <c r="AR209" s="25" t="n"/>
       <c r="AS209" s="25" t="n"/>
       <c r="AT209" s="25" t="n"/>
       <c r="AU209" s="25" t="n"/>
       <c r="AV209" s="25" t="n"/>
       <c r="AW209" s="25" t="n"/>
       <c r="AX209" s="25" t="n"/>
-      <c r="AY209" s="25" t="n"/>
-      <c r="AZ209" s="25" t="n"/>
+      <c r="AY209" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ209" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA209" s="25" t="inlineStr">
         <is>
           <t>ST260446375</t>
         </is>
       </c>
       <c r="BB209" s="25" t="n">
         <v>6</v>
       </c>
       <c r="BC209" s="31" t="n"/>
       <c r="BD209" s="25" t="n"/>
     </row>
     <row r="210" s="6">
       <c r="A210" s="40" t="n">
         <v>46141.88407407407</v>
       </c>
       <c r="B210" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C210" s="25" t="n"/>
       <c r="D210" s="25" t="n"/>
       <c r="E210" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -19288,52 +19560,60 @@
       <c r="Z210" s="25" t="n"/>
       <c r="AA210" s="25" t="n"/>
       <c r="AB210" s="25" t="n"/>
       <c r="AC210" s="25" t="n"/>
       <c r="AD210" s="25" t="n"/>
       <c r="AE210" s="25" t="n"/>
       <c r="AF210" s="25" t="n"/>
       <c r="AG210" s="25" t="n"/>
       <c r="AH210" s="25" t="n"/>
       <c r="AI210" s="25" t="n"/>
       <c r="AJ210" s="25" t="n"/>
       <c r="AK210" s="25" t="n"/>
       <c r="AL210" s="25" t="n"/>
       <c r="AM210" s="25" t="n"/>
       <c r="AN210" s="25" t="n"/>
       <c r="AO210" s="25" t="n"/>
       <c r="AP210" s="25" t="n"/>
       <c r="AQ210" s="25" t="n"/>
       <c r="AR210" s="25" t="n"/>
       <c r="AS210" s="25" t="n"/>
       <c r="AT210" s="25" t="n"/>
       <c r="AU210" s="25" t="n"/>
       <c r="AV210" s="25" t="n"/>
       <c r="AW210" s="25" t="n"/>
       <c r="AX210" s="25" t="n"/>
-      <c r="AY210" s="25" t="n"/>
-      <c r="AZ210" s="25" t="n"/>
+      <c r="AY210" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ210" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA210" s="25" t="inlineStr">
         <is>
           <t>ST260446376</t>
         </is>
       </c>
       <c r="BB210" s="25" t="n">
         <v>7</v>
       </c>
       <c r="BC210" s="31" t="n"/>
       <c r="BD210" s="25" t="n"/>
     </row>
     <row r="211" s="6">
       <c r="A211" s="40" t="n">
         <v>46141.92672453704</v>
       </c>
       <c r="B211" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C211" s="25" t="n"/>
       <c r="D211" s="25" t="n"/>
       <c r="E211" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -19366,52 +19646,60 @@
       <c r="Z211" s="25" t="n"/>
       <c r="AA211" s="25" t="n"/>
       <c r="AB211" s="25" t="n"/>
       <c r="AC211" s="25" t="n"/>
       <c r="AD211" s="25" t="n"/>
       <c r="AE211" s="25" t="n"/>
       <c r="AF211" s="25" t="n"/>
       <c r="AG211" s="25" t="n"/>
       <c r="AH211" s="25" t="n"/>
       <c r="AI211" s="25" t="n"/>
       <c r="AJ211" s="25" t="n"/>
       <c r="AK211" s="25" t="n"/>
       <c r="AL211" s="25" t="n"/>
       <c r="AM211" s="25" t="n"/>
       <c r="AN211" s="25" t="n"/>
       <c r="AO211" s="25" t="n"/>
       <c r="AP211" s="25" t="n"/>
       <c r="AQ211" s="25" t="n"/>
       <c r="AR211" s="25" t="n"/>
       <c r="AS211" s="25" t="n"/>
       <c r="AT211" s="25" t="n"/>
       <c r="AU211" s="25" t="n"/>
       <c r="AV211" s="25" t="n"/>
       <c r="AW211" s="25" t="n"/>
       <c r="AX211" s="25" t="n"/>
-      <c r="AY211" s="25" t="n"/>
-      <c r="AZ211" s="25" t="n"/>
+      <c r="AY211" s="25" t="inlineStr">
+        <is>
+          <t>粤BMT211</t>
+        </is>
+      </c>
+      <c r="AZ211" s="25" t="inlineStr">
+        <is>
+          <t>CSGU6919789</t>
+        </is>
+      </c>
       <c r="BA211" s="25" t="inlineStr">
         <is>
           <t>ST260446377</t>
         </is>
       </c>
       <c r="BB211" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC211" s="31" t="n"/>
       <c r="BD211" s="25" t="n"/>
     </row>
     <row r="212" s="6">
       <c r="A212" s="40" t="n">
         <v>46141.88509259259</v>
       </c>
       <c r="B212" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C212" s="25" t="n"/>
       <c r="D212" s="25" t="n"/>
       <c r="E212" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -19444,52 +19732,60 @@
       <c r="Z212" s="25" t="n"/>
       <c r="AA212" s="25" t="n"/>
       <c r="AB212" s="25" t="n"/>
       <c r="AC212" s="25" t="n"/>
       <c r="AD212" s="25" t="n"/>
       <c r="AE212" s="25" t="n"/>
       <c r="AF212" s="25" t="n"/>
       <c r="AG212" s="25" t="n"/>
       <c r="AH212" s="25" t="n"/>
       <c r="AI212" s="25" t="n"/>
       <c r="AJ212" s="25" t="n"/>
       <c r="AK212" s="25" t="n"/>
       <c r="AL212" s="25" t="n"/>
       <c r="AM212" s="25" t="n"/>
       <c r="AN212" s="25" t="n"/>
       <c r="AO212" s="25" t="n"/>
       <c r="AP212" s="25" t="n"/>
       <c r="AQ212" s="25" t="n"/>
       <c r="AR212" s="25" t="n"/>
       <c r="AS212" s="25" t="n"/>
       <c r="AT212" s="25" t="n"/>
       <c r="AU212" s="25" t="n"/>
       <c r="AV212" s="25" t="n"/>
       <c r="AW212" s="25" t="n"/>
       <c r="AX212" s="25" t="n"/>
-      <c r="AY212" s="25" t="n"/>
-      <c r="AZ212" s="25" t="n"/>
+      <c r="AY212" s="25" t="inlineStr">
+        <is>
+          <t>粤BJU389</t>
+        </is>
+      </c>
+      <c r="AZ212" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7597074</t>
+        </is>
+      </c>
       <c r="BA212" s="25" t="inlineStr">
         <is>
           <t>ST260446382</t>
         </is>
       </c>
       <c r="BB212" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC212" s="31" t="n"/>
       <c r="BD212" s="25" t="n"/>
     </row>
     <row r="213" s="6">
       <c r="A213" s="40" t="n">
         <v>46141.88583333333</v>
       </c>
       <c r="B213" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C213" s="25" t="n"/>
       <c r="D213" s="25" t="n"/>
       <c r="E213" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -19522,52 +19818,60 @@
       <c r="Z213" s="25" t="n"/>
       <c r="AA213" s="25" t="n"/>
       <c r="AB213" s="25" t="n"/>
       <c r="AC213" s="25" t="n"/>
       <c r="AD213" s="25" t="n"/>
       <c r="AE213" s="25" t="n"/>
       <c r="AF213" s="25" t="n"/>
       <c r="AG213" s="25" t="n"/>
       <c r="AH213" s="25" t="n"/>
       <c r="AI213" s="25" t="n"/>
       <c r="AJ213" s="25" t="n"/>
       <c r="AK213" s="25" t="n"/>
       <c r="AL213" s="25" t="n"/>
       <c r="AM213" s="25" t="n"/>
       <c r="AN213" s="25" t="n"/>
       <c r="AO213" s="25" t="n"/>
       <c r="AP213" s="25" t="n"/>
       <c r="AQ213" s="25" t="n"/>
       <c r="AR213" s="25" t="n"/>
       <c r="AS213" s="25" t="n"/>
       <c r="AT213" s="25" t="n"/>
       <c r="AU213" s="25" t="n"/>
       <c r="AV213" s="25" t="n"/>
       <c r="AW213" s="25" t="n"/>
       <c r="AX213" s="25" t="n"/>
-      <c r="AY213" s="25" t="n"/>
-      <c r="AZ213" s="25" t="n"/>
+      <c r="AY213" s="25" t="inlineStr">
+        <is>
+          <t>粤BJU389</t>
+        </is>
+      </c>
+      <c r="AZ213" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7597074</t>
+        </is>
+      </c>
       <c r="BA213" s="25" t="inlineStr">
         <is>
           <t>ST260446383</t>
         </is>
       </c>
       <c r="BB213" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC213" s="31" t="n"/>
       <c r="BD213" s="25" t="n"/>
     </row>
     <row r="214" s="6">
       <c r="A214" s="40" t="n">
         <v>46150.890625</v>
       </c>
       <c r="B214" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C214" s="25" t="n"/>
       <c r="D214" s="25" t="n"/>
       <c r="E214" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -19600,52 +19904,60 @@
       <c r="Z214" s="25" t="n"/>
       <c r="AA214" s="25" t="n"/>
       <c r="AB214" s="25" t="n"/>
       <c r="AC214" s="25" t="n"/>
       <c r="AD214" s="25" t="n"/>
       <c r="AE214" s="25" t="n"/>
       <c r="AF214" s="25" t="n"/>
       <c r="AG214" s="25" t="n"/>
       <c r="AH214" s="25" t="n"/>
       <c r="AI214" s="25" t="n"/>
       <c r="AJ214" s="25" t="n"/>
       <c r="AK214" s="25" t="n"/>
       <c r="AL214" s="25" t="n"/>
       <c r="AM214" s="25" t="n"/>
       <c r="AN214" s="25" t="n"/>
       <c r="AO214" s="25" t="n"/>
       <c r="AP214" s="25" t="n"/>
       <c r="AQ214" s="25" t="n"/>
       <c r="AR214" s="25" t="n"/>
       <c r="AS214" s="25" t="n"/>
       <c r="AT214" s="25" t="n"/>
       <c r="AU214" s="25" t="n"/>
       <c r="AV214" s="25" t="n"/>
       <c r="AW214" s="25" t="n"/>
       <c r="AX214" s="25" t="n"/>
-      <c r="AY214" s="25" t="n"/>
-      <c r="AZ214" s="25" t="n"/>
+      <c r="AY214" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ214" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA214" s="25" t="inlineStr">
         <is>
           <t>ST260561169</t>
         </is>
       </c>
       <c r="BB214" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC214" s="31" t="n"/>
       <c r="BD214" s="25" t="n"/>
     </row>
     <row r="215" s="6">
       <c r="A215" s="40" t="n">
         <v>46150.89226851852</v>
       </c>
       <c r="B215" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C215" s="25" t="n"/>
       <c r="D215" s="25" t="n"/>
       <c r="E215" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -19678,52 +19990,60 @@
       <c r="Z215" s="25" t="n"/>
       <c r="AA215" s="25" t="n"/>
       <c r="AB215" s="25" t="n"/>
       <c r="AC215" s="25" t="n"/>
       <c r="AD215" s="25" t="n"/>
       <c r="AE215" s="25" t="n"/>
       <c r="AF215" s="25" t="n"/>
       <c r="AG215" s="25" t="n"/>
       <c r="AH215" s="25" t="n"/>
       <c r="AI215" s="25" t="n"/>
       <c r="AJ215" s="25" t="n"/>
       <c r="AK215" s="25" t="n"/>
       <c r="AL215" s="25" t="n"/>
       <c r="AM215" s="25" t="n"/>
       <c r="AN215" s="25" t="n"/>
       <c r="AO215" s="25" t="n"/>
       <c r="AP215" s="25" t="n"/>
       <c r="AQ215" s="25" t="n"/>
       <c r="AR215" s="25" t="n"/>
       <c r="AS215" s="25" t="n"/>
       <c r="AT215" s="25" t="n"/>
       <c r="AU215" s="25" t="n"/>
       <c r="AV215" s="25" t="n"/>
       <c r="AW215" s="25" t="n"/>
       <c r="AX215" s="25" t="n"/>
-      <c r="AY215" s="25" t="n"/>
-      <c r="AZ215" s="25" t="n"/>
+      <c r="AY215" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ215" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA215" s="25" t="inlineStr">
         <is>
           <t>ST260561170</t>
         </is>
       </c>
       <c r="BB215" s="25" t="n">
         <v>11</v>
       </c>
       <c r="BC215" s="31" t="n"/>
       <c r="BD215" s="25" t="n"/>
     </row>
     <row r="216" s="6">
       <c r="A216" s="40" t="n">
         <v>46150.7658912037</v>
       </c>
       <c r="B216" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C216" s="25" t="n"/>
       <c r="D216" s="25" t="n"/>
       <c r="E216" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -19756,52 +20076,60 @@
       <c r="Z216" s="25" t="n"/>
       <c r="AA216" s="25" t="n"/>
       <c r="AB216" s="25" t="n"/>
       <c r="AC216" s="25" t="n"/>
       <c r="AD216" s="25" t="n"/>
       <c r="AE216" s="25" t="n"/>
       <c r="AF216" s="25" t="n"/>
       <c r="AG216" s="25" t="n"/>
       <c r="AH216" s="25" t="n"/>
       <c r="AI216" s="25" t="n"/>
       <c r="AJ216" s="25" t="n"/>
       <c r="AK216" s="25" t="n"/>
       <c r="AL216" s="25" t="n"/>
       <c r="AM216" s="25" t="n"/>
       <c r="AN216" s="25" t="n"/>
       <c r="AO216" s="25" t="n"/>
       <c r="AP216" s="25" t="n"/>
       <c r="AQ216" s="25" t="n"/>
       <c r="AR216" s="25" t="n"/>
       <c r="AS216" s="25" t="n"/>
       <c r="AT216" s="25" t="n"/>
       <c r="AU216" s="25" t="n"/>
       <c r="AV216" s="25" t="n"/>
       <c r="AW216" s="25" t="n"/>
       <c r="AX216" s="25" t="n"/>
-      <c r="AY216" s="25" t="n"/>
-      <c r="AZ216" s="25" t="n"/>
+      <c r="AY216" s="25" t="inlineStr">
+        <is>
+          <t>粤BJS210</t>
+        </is>
+      </c>
+      <c r="AZ216" s="25" t="inlineStr">
+        <is>
+          <t>TRHU7473827</t>
+        </is>
+      </c>
       <c r="BA216" s="25" t="inlineStr">
         <is>
           <t>ST260561172</t>
         </is>
       </c>
       <c r="BB216" s="25" t="n">
         <v>5</v>
       </c>
       <c r="BC216" s="31" t="n"/>
       <c r="BD216" s="25" t="n"/>
     </row>
     <row r="217" s="6">
       <c r="A217" s="40" t="n">
         <v>46150.88922453704</v>
       </c>
       <c r="B217" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C217" s="25" t="n"/>
       <c r="D217" s="25" t="n"/>
       <c r="E217" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -19834,52 +20162,60 @@
       <c r="Z217" s="25" t="n"/>
       <c r="AA217" s="25" t="n"/>
       <c r="AB217" s="25" t="n"/>
       <c r="AC217" s="25" t="n"/>
       <c r="AD217" s="25" t="n"/>
       <c r="AE217" s="25" t="n"/>
       <c r="AF217" s="25" t="n"/>
       <c r="AG217" s="25" t="n"/>
       <c r="AH217" s="25" t="n"/>
       <c r="AI217" s="25" t="n"/>
       <c r="AJ217" s="25" t="n"/>
       <c r="AK217" s="25" t="n"/>
       <c r="AL217" s="25" t="n"/>
       <c r="AM217" s="25" t="n"/>
       <c r="AN217" s="25" t="n"/>
       <c r="AO217" s="25" t="n"/>
       <c r="AP217" s="25" t="n"/>
       <c r="AQ217" s="25" t="n"/>
       <c r="AR217" s="25" t="n"/>
       <c r="AS217" s="25" t="n"/>
       <c r="AT217" s="25" t="n"/>
       <c r="AU217" s="25" t="n"/>
       <c r="AV217" s="25" t="n"/>
       <c r="AW217" s="25" t="n"/>
       <c r="AX217" s="25" t="n"/>
-      <c r="AY217" s="25" t="n"/>
-      <c r="AZ217" s="25" t="n"/>
+      <c r="AY217" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ217" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA217" s="25" t="inlineStr">
         <is>
           <t>ST260561175</t>
         </is>
       </c>
       <c r="BB217" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC217" s="31" t="n"/>
       <c r="BD217" s="25" t="n"/>
     </row>
     <row r="218" s="6">
       <c r="A218" s="40" t="n">
         <v>46150.88888888889</v>
       </c>
       <c r="B218" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C218" s="25" t="n"/>
       <c r="D218" s="25" t="n"/>
       <c r="E218" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -19912,52 +20248,60 @@
       <c r="Z218" s="25" t="n"/>
       <c r="AA218" s="25" t="n"/>
       <c r="AB218" s="25" t="n"/>
       <c r="AC218" s="25" t="n"/>
       <c r="AD218" s="25" t="n"/>
       <c r="AE218" s="25" t="n"/>
       <c r="AF218" s="25" t="n"/>
       <c r="AG218" s="25" t="n"/>
       <c r="AH218" s="25" t="n"/>
       <c r="AI218" s="25" t="n"/>
       <c r="AJ218" s="25" t="n"/>
       <c r="AK218" s="25" t="n"/>
       <c r="AL218" s="25" t="n"/>
       <c r="AM218" s="25" t="n"/>
       <c r="AN218" s="25" t="n"/>
       <c r="AO218" s="25" t="n"/>
       <c r="AP218" s="25" t="n"/>
       <c r="AQ218" s="25" t="n"/>
       <c r="AR218" s="25" t="n"/>
       <c r="AS218" s="25" t="n"/>
       <c r="AT218" s="25" t="n"/>
       <c r="AU218" s="25" t="n"/>
       <c r="AV218" s="25" t="n"/>
       <c r="AW218" s="25" t="n"/>
       <c r="AX218" s="25" t="n"/>
-      <c r="AY218" s="25" t="n"/>
-      <c r="AZ218" s="25" t="n"/>
+      <c r="AY218" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ218" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA218" s="25" t="inlineStr">
         <is>
           <t>ST260561176</t>
         </is>
       </c>
       <c r="BB218" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC218" s="31" t="n"/>
       <c r="BD218" s="25" t="n"/>
     </row>
     <row r="219" s="6">
       <c r="A219" s="40" t="n">
         <v>46150.76112268519</v>
       </c>
       <c r="B219" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C219" s="25" t="n"/>
       <c r="D219" s="25" t="n"/>
       <c r="E219" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -19990,52 +20334,60 @@
       <c r="Z219" s="25" t="n"/>
       <c r="AA219" s="25" t="n"/>
       <c r="AB219" s="25" t="n"/>
       <c r="AC219" s="25" t="n"/>
       <c r="AD219" s="25" t="n"/>
       <c r="AE219" s="25" t="n"/>
       <c r="AF219" s="25" t="n"/>
       <c r="AG219" s="25" t="n"/>
       <c r="AH219" s="25" t="n"/>
       <c r="AI219" s="25" t="n"/>
       <c r="AJ219" s="25" t="n"/>
       <c r="AK219" s="25" t="n"/>
       <c r="AL219" s="25" t="n"/>
       <c r="AM219" s="25" t="n"/>
       <c r="AN219" s="25" t="n"/>
       <c r="AO219" s="25" t="n"/>
       <c r="AP219" s="25" t="n"/>
       <c r="AQ219" s="25" t="n"/>
       <c r="AR219" s="25" t="n"/>
       <c r="AS219" s="25" t="n"/>
       <c r="AT219" s="25" t="n"/>
       <c r="AU219" s="25" t="n"/>
       <c r="AV219" s="25" t="n"/>
       <c r="AW219" s="25" t="n"/>
       <c r="AX219" s="25" t="n"/>
-      <c r="AY219" s="25" t="n"/>
-      <c r="AZ219" s="25" t="n"/>
+      <c r="AY219" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ219" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA219" s="25" t="inlineStr">
         <is>
           <t>ST260561177</t>
         </is>
       </c>
       <c r="BB219" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC219" s="31" t="n"/>
       <c r="BD219" s="25" t="n"/>
     </row>
     <row r="220" s="6">
       <c r="A220" s="40" t="n">
         <v>46150.76100694444</v>
       </c>
       <c r="B220" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C220" s="25" t="n"/>
       <c r="D220" s="25" t="n"/>
       <c r="E220" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20068,52 +20420,60 @@
       <c r="Z220" s="25" t="n"/>
       <c r="AA220" s="25" t="n"/>
       <c r="AB220" s="25" t="n"/>
       <c r="AC220" s="25" t="n"/>
       <c r="AD220" s="25" t="n"/>
       <c r="AE220" s="25" t="n"/>
       <c r="AF220" s="25" t="n"/>
       <c r="AG220" s="25" t="n"/>
       <c r="AH220" s="25" t="n"/>
       <c r="AI220" s="25" t="n"/>
       <c r="AJ220" s="25" t="n"/>
       <c r="AK220" s="25" t="n"/>
       <c r="AL220" s="25" t="n"/>
       <c r="AM220" s="25" t="n"/>
       <c r="AN220" s="25" t="n"/>
       <c r="AO220" s="25" t="n"/>
       <c r="AP220" s="25" t="n"/>
       <c r="AQ220" s="25" t="n"/>
       <c r="AR220" s="25" t="n"/>
       <c r="AS220" s="25" t="n"/>
       <c r="AT220" s="25" t="n"/>
       <c r="AU220" s="25" t="n"/>
       <c r="AV220" s="25" t="n"/>
       <c r="AW220" s="25" t="n"/>
       <c r="AX220" s="25" t="n"/>
-      <c r="AY220" s="25" t="n"/>
-      <c r="AZ220" s="25" t="n"/>
+      <c r="AY220" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ220" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA220" s="25" t="inlineStr">
         <is>
           <t>ST260561178</t>
         </is>
       </c>
       <c r="BB220" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC220" s="31" t="n"/>
       <c r="BD220" s="25" t="n"/>
     </row>
     <row r="221" s="6">
       <c r="A221" s="40" t="n">
         <v>46150.76627314815</v>
       </c>
       <c r="B221" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C221" s="25" t="n"/>
       <c r="D221" s="25" t="n"/>
       <c r="E221" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20146,52 +20506,60 @@
       <c r="Z221" s="25" t="n"/>
       <c r="AA221" s="25" t="n"/>
       <c r="AB221" s="25" t="n"/>
       <c r="AC221" s="25" t="n"/>
       <c r="AD221" s="25" t="n"/>
       <c r="AE221" s="25" t="n"/>
       <c r="AF221" s="25" t="n"/>
       <c r="AG221" s="25" t="n"/>
       <c r="AH221" s="25" t="n"/>
       <c r="AI221" s="25" t="n"/>
       <c r="AJ221" s="25" t="n"/>
       <c r="AK221" s="25" t="n"/>
       <c r="AL221" s="25" t="n"/>
       <c r="AM221" s="25" t="n"/>
       <c r="AN221" s="25" t="n"/>
       <c r="AO221" s="25" t="n"/>
       <c r="AP221" s="25" t="n"/>
       <c r="AQ221" s="25" t="n"/>
       <c r="AR221" s="25" t="n"/>
       <c r="AS221" s="25" t="n"/>
       <c r="AT221" s="25" t="n"/>
       <c r="AU221" s="25" t="n"/>
       <c r="AV221" s="25" t="n"/>
       <c r="AW221" s="25" t="n"/>
       <c r="AX221" s="25" t="n"/>
-      <c r="AY221" s="25" t="n"/>
-      <c r="AZ221" s="25" t="n"/>
+      <c r="AY221" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ221" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA221" s="25" t="inlineStr">
         <is>
           <t>ST260561179</t>
         </is>
       </c>
       <c r="BB221" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC221" s="31" t="n"/>
       <c r="BD221" s="25" t="n"/>
     </row>
     <row r="222" s="6">
       <c r="A222" s="40" t="n">
         <v>46151.13430555556</v>
       </c>
       <c r="B222" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C222" s="25" t="n"/>
       <c r="D222" s="25" t="n"/>
       <c r="E222" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20224,52 +20592,60 @@
       <c r="Z222" s="25" t="n"/>
       <c r="AA222" s="25" t="n"/>
       <c r="AB222" s="25" t="n"/>
       <c r="AC222" s="25" t="n"/>
       <c r="AD222" s="25" t="n"/>
       <c r="AE222" s="25" t="n"/>
       <c r="AF222" s="25" t="n"/>
       <c r="AG222" s="25" t="n"/>
       <c r="AH222" s="25" t="n"/>
       <c r="AI222" s="25" t="n"/>
       <c r="AJ222" s="25" t="n"/>
       <c r="AK222" s="25" t="n"/>
       <c r="AL222" s="25" t="n"/>
       <c r="AM222" s="25" t="n"/>
       <c r="AN222" s="25" t="n"/>
       <c r="AO222" s="25" t="n"/>
       <c r="AP222" s="25" t="n"/>
       <c r="AQ222" s="25" t="n"/>
       <c r="AR222" s="25" t="n"/>
       <c r="AS222" s="25" t="n"/>
       <c r="AT222" s="25" t="n"/>
       <c r="AU222" s="25" t="n"/>
       <c r="AV222" s="25" t="n"/>
       <c r="AW222" s="25" t="n"/>
       <c r="AX222" s="25" t="n"/>
-      <c r="AY222" s="25" t="n"/>
-      <c r="AZ222" s="25" t="n"/>
+      <c r="AY222" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ222" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA222" s="25" t="inlineStr">
         <is>
           <t>ST260561180</t>
         </is>
       </c>
       <c r="BB222" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC222" s="31" t="n"/>
       <c r="BD222" s="25" t="n"/>
     </row>
     <row r="223" s="6">
       <c r="A223" s="40" t="n">
         <v>46150.88836805556</v>
       </c>
       <c r="B223" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C223" s="25" t="n"/>
       <c r="D223" s="25" t="n"/>
       <c r="E223" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20302,52 +20678,60 @@
       <c r="Z223" s="25" t="n"/>
       <c r="AA223" s="25" t="n"/>
       <c r="AB223" s="25" t="n"/>
       <c r="AC223" s="25" t="n"/>
       <c r="AD223" s="25" t="n"/>
       <c r="AE223" s="25" t="n"/>
       <c r="AF223" s="25" t="n"/>
       <c r="AG223" s="25" t="n"/>
       <c r="AH223" s="25" t="n"/>
       <c r="AI223" s="25" t="n"/>
       <c r="AJ223" s="25" t="n"/>
       <c r="AK223" s="25" t="n"/>
       <c r="AL223" s="25" t="n"/>
       <c r="AM223" s="25" t="n"/>
       <c r="AN223" s="25" t="n"/>
       <c r="AO223" s="25" t="n"/>
       <c r="AP223" s="25" t="n"/>
       <c r="AQ223" s="25" t="n"/>
       <c r="AR223" s="25" t="n"/>
       <c r="AS223" s="25" t="n"/>
       <c r="AT223" s="25" t="n"/>
       <c r="AU223" s="25" t="n"/>
       <c r="AV223" s="25" t="n"/>
       <c r="AW223" s="25" t="n"/>
       <c r="AX223" s="25" t="n"/>
-      <c r="AY223" s="25" t="n"/>
-      <c r="AZ223" s="25" t="n"/>
+      <c r="AY223" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ223" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA223" s="25" t="inlineStr">
         <is>
           <t>ST260561181</t>
         </is>
       </c>
       <c r="BB223" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC223" s="31" t="n"/>
       <c r="BD223" s="25" t="n"/>
     </row>
     <row r="224" s="6">
       <c r="A224" s="40" t="n">
         <v>46150.76608796296</v>
       </c>
       <c r="B224" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C224" s="25" t="n"/>
       <c r="D224" s="25" t="n"/>
       <c r="E224" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -20380,52 +20764,60 @@
       <c r="Z224" s="25" t="n"/>
       <c r="AA224" s="25" t="n"/>
       <c r="AB224" s="25" t="n"/>
       <c r="AC224" s="25" t="n"/>
       <c r="AD224" s="25" t="n"/>
       <c r="AE224" s="25" t="n"/>
       <c r="AF224" s="25" t="n"/>
       <c r="AG224" s="25" t="n"/>
       <c r="AH224" s="25" t="n"/>
       <c r="AI224" s="25" t="n"/>
       <c r="AJ224" s="25" t="n"/>
       <c r="AK224" s="25" t="n"/>
       <c r="AL224" s="25" t="n"/>
       <c r="AM224" s="25" t="n"/>
       <c r="AN224" s="25" t="n"/>
       <c r="AO224" s="25" t="n"/>
       <c r="AP224" s="25" t="n"/>
       <c r="AQ224" s="25" t="n"/>
       <c r="AR224" s="25" t="n"/>
       <c r="AS224" s="25" t="n"/>
       <c r="AT224" s="25" t="n"/>
       <c r="AU224" s="25" t="n"/>
       <c r="AV224" s="25" t="n"/>
       <c r="AW224" s="25" t="n"/>
       <c r="AX224" s="25" t="n"/>
-      <c r="AY224" s="25" t="n"/>
-      <c r="AZ224" s="25" t="n"/>
+      <c r="AY224" s="25" t="inlineStr">
+        <is>
+          <t>粤BJS210</t>
+        </is>
+      </c>
+      <c r="AZ224" s="25" t="inlineStr">
+        <is>
+          <t>TRHU7473827</t>
+        </is>
+      </c>
       <c r="BA224" s="25" t="inlineStr">
         <is>
           <t>ST260561182</t>
         </is>
       </c>
       <c r="BB224" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC224" s="31" t="n"/>
       <c r="BD224" s="25" t="n"/>
     </row>
     <row r="225" s="6">
       <c r="A225" s="40" t="n">
         <v>46150.76633101852</v>
       </c>
       <c r="B225" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C225" s="25" t="n"/>
       <c r="D225" s="25" t="n"/>
       <c r="E225" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20458,52 +20850,60 @@
       <c r="Z225" s="25" t="n"/>
       <c r="AA225" s="25" t="n"/>
       <c r="AB225" s="25" t="n"/>
       <c r="AC225" s="25" t="n"/>
       <c r="AD225" s="25" t="n"/>
       <c r="AE225" s="25" t="n"/>
       <c r="AF225" s="25" t="n"/>
       <c r="AG225" s="25" t="n"/>
       <c r="AH225" s="25" t="n"/>
       <c r="AI225" s="25" t="n"/>
       <c r="AJ225" s="25" t="n"/>
       <c r="AK225" s="25" t="n"/>
       <c r="AL225" s="25" t="n"/>
       <c r="AM225" s="25" t="n"/>
       <c r="AN225" s="25" t="n"/>
       <c r="AO225" s="25" t="n"/>
       <c r="AP225" s="25" t="n"/>
       <c r="AQ225" s="25" t="n"/>
       <c r="AR225" s="25" t="n"/>
       <c r="AS225" s="25" t="n"/>
       <c r="AT225" s="25" t="n"/>
       <c r="AU225" s="25" t="n"/>
       <c r="AV225" s="25" t="n"/>
       <c r="AW225" s="25" t="n"/>
       <c r="AX225" s="25" t="n"/>
-      <c r="AY225" s="25" t="n"/>
-      <c r="AZ225" s="25" t="n"/>
+      <c r="AY225" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ225" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA225" s="25" t="inlineStr">
         <is>
           <t>ST260561183</t>
         </is>
       </c>
       <c r="BB225" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC225" s="31" t="n"/>
       <c r="BD225" s="25" t="n"/>
     </row>
     <row r="226" s="6">
       <c r="A226" s="40" t="n">
         <v>46150.88813657407</v>
       </c>
       <c r="B226" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C226" s="25" t="n"/>
       <c r="D226" s="25" t="n"/>
       <c r="E226" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -20536,52 +20936,60 @@
       <c r="Z226" s="25" t="n"/>
       <c r="AA226" s="25" t="n"/>
       <c r="AB226" s="25" t="n"/>
       <c r="AC226" s="25" t="n"/>
       <c r="AD226" s="25" t="n"/>
       <c r="AE226" s="25" t="n"/>
       <c r="AF226" s="25" t="n"/>
       <c r="AG226" s="25" t="n"/>
       <c r="AH226" s="25" t="n"/>
       <c r="AI226" s="25" t="n"/>
       <c r="AJ226" s="25" t="n"/>
       <c r="AK226" s="25" t="n"/>
       <c r="AL226" s="25" t="n"/>
       <c r="AM226" s="25" t="n"/>
       <c r="AN226" s="25" t="n"/>
       <c r="AO226" s="25" t="n"/>
       <c r="AP226" s="25" t="n"/>
       <c r="AQ226" s="25" t="n"/>
       <c r="AR226" s="25" t="n"/>
       <c r="AS226" s="25" t="n"/>
       <c r="AT226" s="25" t="n"/>
       <c r="AU226" s="25" t="n"/>
       <c r="AV226" s="25" t="n"/>
       <c r="AW226" s="25" t="n"/>
       <c r="AX226" s="25" t="n"/>
-      <c r="AY226" s="25" t="n"/>
-      <c r="AZ226" s="25" t="n"/>
+      <c r="AY226" s="25" t="inlineStr">
+        <is>
+          <t>粤BJS210</t>
+        </is>
+      </c>
+      <c r="AZ226" s="25" t="inlineStr">
+        <is>
+          <t>TRHU7473827</t>
+        </is>
+      </c>
       <c r="BA226" s="25" t="inlineStr">
         <is>
           <t>ST260561184</t>
         </is>
       </c>
       <c r="BB226" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC226" s="31" t="n"/>
       <c r="BD226" s="25" t="n"/>
     </row>
     <row r="227" s="6">
       <c r="A227" s="40" t="n">
         <v>46150.88805555556</v>
       </c>
       <c r="B227" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C227" s="25" t="n"/>
       <c r="D227" s="25" t="n"/>
       <c r="E227" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20614,52 +21022,60 @@
       <c r="Z227" s="25" t="n"/>
       <c r="AA227" s="25" t="n"/>
       <c r="AB227" s="25" t="n"/>
       <c r="AC227" s="25" t="n"/>
       <c r="AD227" s="25" t="n"/>
       <c r="AE227" s="25" t="n"/>
       <c r="AF227" s="25" t="n"/>
       <c r="AG227" s="25" t="n"/>
       <c r="AH227" s="25" t="n"/>
       <c r="AI227" s="25" t="n"/>
       <c r="AJ227" s="25" t="n"/>
       <c r="AK227" s="25" t="n"/>
       <c r="AL227" s="25" t="n"/>
       <c r="AM227" s="25" t="n"/>
       <c r="AN227" s="25" t="n"/>
       <c r="AO227" s="25" t="n"/>
       <c r="AP227" s="25" t="n"/>
       <c r="AQ227" s="25" t="n"/>
       <c r="AR227" s="25" t="n"/>
       <c r="AS227" s="25" t="n"/>
       <c r="AT227" s="25" t="n"/>
       <c r="AU227" s="25" t="n"/>
       <c r="AV227" s="25" t="n"/>
       <c r="AW227" s="25" t="n"/>
       <c r="AX227" s="25" t="n"/>
-      <c r="AY227" s="25" t="n"/>
-      <c r="AZ227" s="25" t="n"/>
+      <c r="AY227" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ227" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA227" s="25" t="inlineStr">
         <is>
           <t>ST260561185</t>
         </is>
       </c>
       <c r="BB227" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC227" s="31" t="n"/>
       <c r="BD227" s="25" t="n"/>
     </row>
     <row r="228" s="6">
       <c r="A228" s="40" t="n">
         <v>46150.88893518518</v>
       </c>
       <c r="B228" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C228" s="25" t="n"/>
       <c r="D228" s="25" t="n"/>
       <c r="E228" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -20692,52 +21108,60 @@
       <c r="Z228" s="25" t="n"/>
       <c r="AA228" s="25" t="n"/>
       <c r="AB228" s="25" t="n"/>
       <c r="AC228" s="25" t="n"/>
       <c r="AD228" s="25" t="n"/>
       <c r="AE228" s="25" t="n"/>
       <c r="AF228" s="25" t="n"/>
       <c r="AG228" s="25" t="n"/>
       <c r="AH228" s="25" t="n"/>
       <c r="AI228" s="25" t="n"/>
       <c r="AJ228" s="25" t="n"/>
       <c r="AK228" s="25" t="n"/>
       <c r="AL228" s="25" t="n"/>
       <c r="AM228" s="25" t="n"/>
       <c r="AN228" s="25" t="n"/>
       <c r="AO228" s="25" t="n"/>
       <c r="AP228" s="25" t="n"/>
       <c r="AQ228" s="25" t="n"/>
       <c r="AR228" s="25" t="n"/>
       <c r="AS228" s="25" t="n"/>
       <c r="AT228" s="25" t="n"/>
       <c r="AU228" s="25" t="n"/>
       <c r="AV228" s="25" t="n"/>
       <c r="AW228" s="25" t="n"/>
       <c r="AX228" s="25" t="n"/>
-      <c r="AY228" s="25" t="n"/>
-      <c r="AZ228" s="25" t="n"/>
+      <c r="AY228" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ228" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA228" s="25" t="inlineStr">
         <is>
           <t>ST260561186</t>
         </is>
       </c>
       <c r="BB228" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC228" s="31" t="n"/>
       <c r="BD228" s="25" t="n"/>
     </row>
     <row r="229" s="6">
       <c r="A229" s="40" t="n">
         <v>46151.13707175926</v>
       </c>
       <c r="B229" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C229" s="25" t="n"/>
       <c r="D229" s="25" t="n"/>
       <c r="E229" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -20770,52 +21194,60 @@
       <c r="Z229" s="25" t="n"/>
       <c r="AA229" s="25" t="n"/>
       <c r="AB229" s="25" t="n"/>
       <c r="AC229" s="25" t="n"/>
       <c r="AD229" s="25" t="n"/>
       <c r="AE229" s="25" t="n"/>
       <c r="AF229" s="25" t="n"/>
       <c r="AG229" s="25" t="n"/>
       <c r="AH229" s="25" t="n"/>
       <c r="AI229" s="25" t="n"/>
       <c r="AJ229" s="25" t="n"/>
       <c r="AK229" s="25" t="n"/>
       <c r="AL229" s="25" t="n"/>
       <c r="AM229" s="25" t="n"/>
       <c r="AN229" s="25" t="n"/>
       <c r="AO229" s="25" t="n"/>
       <c r="AP229" s="25" t="n"/>
       <c r="AQ229" s="25" t="n"/>
       <c r="AR229" s="25" t="n"/>
       <c r="AS229" s="25" t="n"/>
       <c r="AT229" s="25" t="n"/>
       <c r="AU229" s="25" t="n"/>
       <c r="AV229" s="25" t="n"/>
       <c r="AW229" s="25" t="n"/>
       <c r="AX229" s="25" t="n"/>
-      <c r="AY229" s="25" t="n"/>
-      <c r="AZ229" s="25" t="n"/>
+      <c r="AY229" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ229" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA229" s="25" t="inlineStr">
         <is>
           <t>ST260561188</t>
         </is>
       </c>
       <c r="BB229" s="25" t="n">
         <v>6</v>
       </c>
       <c r="BC229" s="31" t="n"/>
       <c r="BD229" s="25" t="n"/>
     </row>
     <row r="230" s="6">
       <c r="A230" s="40" t="n">
         <v>46150.6909837963</v>
       </c>
       <c r="B230" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C230" s="25" t="n"/>
       <c r="D230" s="25" t="n"/>
       <c r="E230" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -20848,52 +21280,60 @@
       <c r="Z230" s="25" t="n"/>
       <c r="AA230" s="25" t="n"/>
       <c r="AB230" s="25" t="n"/>
       <c r="AC230" s="25" t="n"/>
       <c r="AD230" s="25" t="n"/>
       <c r="AE230" s="25" t="n"/>
       <c r="AF230" s="25" t="n"/>
       <c r="AG230" s="25" t="n"/>
       <c r="AH230" s="25" t="n"/>
       <c r="AI230" s="25" t="n"/>
       <c r="AJ230" s="25" t="n"/>
       <c r="AK230" s="25" t="n"/>
       <c r="AL230" s="25" t="n"/>
       <c r="AM230" s="25" t="n"/>
       <c r="AN230" s="25" t="n"/>
       <c r="AO230" s="25" t="n"/>
       <c r="AP230" s="25" t="n"/>
       <c r="AQ230" s="25" t="n"/>
       <c r="AR230" s="25" t="n"/>
       <c r="AS230" s="25" t="n"/>
       <c r="AT230" s="25" t="n"/>
       <c r="AU230" s="25" t="n"/>
       <c r="AV230" s="25" t="n"/>
       <c r="AW230" s="25" t="n"/>
       <c r="AX230" s="25" t="n"/>
-      <c r="AY230" s="25" t="n"/>
-      <c r="AZ230" s="25" t="n"/>
+      <c r="AY230" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ230" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA230" s="25" t="inlineStr">
         <is>
           <t>ST260561189</t>
         </is>
       </c>
       <c r="BB230" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC230" s="31" t="n"/>
       <c r="BD230" s="25" t="n"/>
     </row>
     <row r="231" s="6">
       <c r="A231" s="40" t="n">
         <v>46150.89541666667</v>
       </c>
       <c r="B231" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C231" s="25" t="n"/>
       <c r="D231" s="25" t="n"/>
       <c r="E231" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -20926,52 +21366,60 @@
       <c r="Z231" s="25" t="n"/>
       <c r="AA231" s="25" t="n"/>
       <c r="AB231" s="25" t="n"/>
       <c r="AC231" s="25" t="n"/>
       <c r="AD231" s="25" t="n"/>
       <c r="AE231" s="25" t="n"/>
       <c r="AF231" s="25" t="n"/>
       <c r="AG231" s="25" t="n"/>
       <c r="AH231" s="25" t="n"/>
       <c r="AI231" s="25" t="n"/>
       <c r="AJ231" s="25" t="n"/>
       <c r="AK231" s="25" t="n"/>
       <c r="AL231" s="25" t="n"/>
       <c r="AM231" s="25" t="n"/>
       <c r="AN231" s="25" t="n"/>
       <c r="AO231" s="25" t="n"/>
       <c r="AP231" s="25" t="n"/>
       <c r="AQ231" s="25" t="n"/>
       <c r="AR231" s="25" t="n"/>
       <c r="AS231" s="25" t="n"/>
       <c r="AT231" s="25" t="n"/>
       <c r="AU231" s="25" t="n"/>
       <c r="AV231" s="25" t="n"/>
       <c r="AW231" s="25" t="n"/>
       <c r="AX231" s="25" t="n"/>
-      <c r="AY231" s="25" t="n"/>
-      <c r="AZ231" s="25" t="n"/>
+      <c r="AY231" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ231" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA231" s="25" t="inlineStr">
         <is>
           <t>ST260561190</t>
         </is>
       </c>
       <c r="BB231" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC231" s="31" t="n"/>
       <c r="BD231" s="25" t="n"/>
     </row>
     <row r="232" s="6">
       <c r="A232" s="40" t="n">
         <v>46150.69104166667</v>
       </c>
       <c r="B232" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C232" s="25" t="n"/>
       <c r="D232" s="25" t="n"/>
       <c r="E232" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21004,52 +21452,60 @@
       <c r="Z232" s="25" t="n"/>
       <c r="AA232" s="25" t="n"/>
       <c r="AB232" s="25" t="n"/>
       <c r="AC232" s="25" t="n"/>
       <c r="AD232" s="25" t="n"/>
       <c r="AE232" s="25" t="n"/>
       <c r="AF232" s="25" t="n"/>
       <c r="AG232" s="25" t="n"/>
       <c r="AH232" s="25" t="n"/>
       <c r="AI232" s="25" t="n"/>
       <c r="AJ232" s="25" t="n"/>
       <c r="AK232" s="25" t="n"/>
       <c r="AL232" s="25" t="n"/>
       <c r="AM232" s="25" t="n"/>
       <c r="AN232" s="25" t="n"/>
       <c r="AO232" s="25" t="n"/>
       <c r="AP232" s="25" t="n"/>
       <c r="AQ232" s="25" t="n"/>
       <c r="AR232" s="25" t="n"/>
       <c r="AS232" s="25" t="n"/>
       <c r="AT232" s="25" t="n"/>
       <c r="AU232" s="25" t="n"/>
       <c r="AV232" s="25" t="n"/>
       <c r="AW232" s="25" t="n"/>
       <c r="AX232" s="25" t="n"/>
-      <c r="AY232" s="25" t="n"/>
-      <c r="AZ232" s="25" t="n"/>
+      <c r="AY232" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ232" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA232" s="25" t="inlineStr">
         <is>
           <t>ST260561191</t>
         </is>
       </c>
       <c r="BB232" s="25" t="n">
         <v>5</v>
       </c>
       <c r="BC232" s="31" t="n"/>
       <c r="BD232" s="25" t="n"/>
     </row>
     <row r="233" s="6">
       <c r="A233" s="40" t="n">
         <v>46150.7617824074</v>
       </c>
       <c r="B233" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C233" s="25" t="n"/>
       <c r="D233" s="25" t="n"/>
       <c r="E233" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21082,52 +21538,60 @@
       <c r="Z233" s="25" t="n"/>
       <c r="AA233" s="25" t="n"/>
       <c r="AB233" s="25" t="n"/>
       <c r="AC233" s="25" t="n"/>
       <c r="AD233" s="25" t="n"/>
       <c r="AE233" s="25" t="n"/>
       <c r="AF233" s="25" t="n"/>
       <c r="AG233" s="25" t="n"/>
       <c r="AH233" s="25" t="n"/>
       <c r="AI233" s="25" t="n"/>
       <c r="AJ233" s="25" t="n"/>
       <c r="AK233" s="25" t="n"/>
       <c r="AL233" s="25" t="n"/>
       <c r="AM233" s="25" t="n"/>
       <c r="AN233" s="25" t="n"/>
       <c r="AO233" s="25" t="n"/>
       <c r="AP233" s="25" t="n"/>
       <c r="AQ233" s="25" t="n"/>
       <c r="AR233" s="25" t="n"/>
       <c r="AS233" s="25" t="n"/>
       <c r="AT233" s="25" t="n"/>
       <c r="AU233" s="25" t="n"/>
       <c r="AV233" s="25" t="n"/>
       <c r="AW233" s="25" t="n"/>
       <c r="AX233" s="25" t="n"/>
-      <c r="AY233" s="25" t="n"/>
-      <c r="AZ233" s="25" t="n"/>
+      <c r="AY233" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ233" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA233" s="25" t="inlineStr">
         <is>
           <t>ST260561192</t>
         </is>
       </c>
       <c r="BB233" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC233" s="31" t="n"/>
       <c r="BD233" s="25" t="n"/>
     </row>
     <row r="234" s="6">
       <c r="A234" s="40" t="n">
         <v>46150.69114583333</v>
       </c>
       <c r="B234" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C234" s="25" t="n"/>
       <c r="D234" s="25" t="n"/>
       <c r="E234" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21160,52 +21624,60 @@
       <c r="Z234" s="25" t="n"/>
       <c r="AA234" s="25" t="n"/>
       <c r="AB234" s="25" t="n"/>
       <c r="AC234" s="25" t="n"/>
       <c r="AD234" s="25" t="n"/>
       <c r="AE234" s="25" t="n"/>
       <c r="AF234" s="25" t="n"/>
       <c r="AG234" s="25" t="n"/>
       <c r="AH234" s="25" t="n"/>
       <c r="AI234" s="25" t="n"/>
       <c r="AJ234" s="25" t="n"/>
       <c r="AK234" s="25" t="n"/>
       <c r="AL234" s="25" t="n"/>
       <c r="AM234" s="25" t="n"/>
       <c r="AN234" s="25" t="n"/>
       <c r="AO234" s="25" t="n"/>
       <c r="AP234" s="25" t="n"/>
       <c r="AQ234" s="25" t="n"/>
       <c r="AR234" s="25" t="n"/>
       <c r="AS234" s="25" t="n"/>
       <c r="AT234" s="25" t="n"/>
       <c r="AU234" s="25" t="n"/>
       <c r="AV234" s="25" t="n"/>
       <c r="AW234" s="25" t="n"/>
       <c r="AX234" s="25" t="n"/>
-      <c r="AY234" s="25" t="n"/>
-      <c r="AZ234" s="25" t="n"/>
+      <c r="AY234" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ234" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA234" s="25" t="inlineStr">
         <is>
           <t>ST260561193</t>
         </is>
       </c>
       <c r="BB234" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC234" s="31" t="n"/>
       <c r="BD234" s="25" t="n"/>
     </row>
     <row r="235" s="6">
       <c r="A235" s="40" t="n">
         <v>46150.76122685185</v>
       </c>
       <c r="B235" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C235" s="25" t="n"/>
       <c r="D235" s="25" t="n"/>
       <c r="E235" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21238,52 +21710,60 @@
       <c r="Z235" s="25" t="n"/>
       <c r="AA235" s="25" t="n"/>
       <c r="AB235" s="25" t="n"/>
       <c r="AC235" s="25" t="n"/>
       <c r="AD235" s="25" t="n"/>
       <c r="AE235" s="25" t="n"/>
       <c r="AF235" s="25" t="n"/>
       <c r="AG235" s="25" t="n"/>
       <c r="AH235" s="25" t="n"/>
       <c r="AI235" s="25" t="n"/>
       <c r="AJ235" s="25" t="n"/>
       <c r="AK235" s="25" t="n"/>
       <c r="AL235" s="25" t="n"/>
       <c r="AM235" s="25" t="n"/>
       <c r="AN235" s="25" t="n"/>
       <c r="AO235" s="25" t="n"/>
       <c r="AP235" s="25" t="n"/>
       <c r="AQ235" s="25" t="n"/>
       <c r="AR235" s="25" t="n"/>
       <c r="AS235" s="25" t="n"/>
       <c r="AT235" s="25" t="n"/>
       <c r="AU235" s="25" t="n"/>
       <c r="AV235" s="25" t="n"/>
       <c r="AW235" s="25" t="n"/>
       <c r="AX235" s="25" t="n"/>
-      <c r="AY235" s="25" t="n"/>
-      <c r="AZ235" s="25" t="n"/>
+      <c r="AY235" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ235" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA235" s="25" t="inlineStr">
         <is>
           <t>ST260561194</t>
         </is>
       </c>
       <c r="BB235" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC235" s="31" t="n"/>
       <c r="BD235" s="25" t="n"/>
     </row>
     <row r="236" s="6">
       <c r="A236" s="40" t="n">
         <v>46150.89113425926</v>
       </c>
       <c r="B236" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C236" s="25" t="n"/>
       <c r="D236" s="25" t="n"/>
       <c r="E236" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21316,52 +21796,60 @@
       <c r="Z236" s="25" t="n"/>
       <c r="AA236" s="25" t="n"/>
       <c r="AB236" s="25" t="n"/>
       <c r="AC236" s="25" t="n"/>
       <c r="AD236" s="25" t="n"/>
       <c r="AE236" s="25" t="n"/>
       <c r="AF236" s="25" t="n"/>
       <c r="AG236" s="25" t="n"/>
       <c r="AH236" s="25" t="n"/>
       <c r="AI236" s="25" t="n"/>
       <c r="AJ236" s="25" t="n"/>
       <c r="AK236" s="25" t="n"/>
       <c r="AL236" s="25" t="n"/>
       <c r="AM236" s="25" t="n"/>
       <c r="AN236" s="25" t="n"/>
       <c r="AO236" s="25" t="n"/>
       <c r="AP236" s="25" t="n"/>
       <c r="AQ236" s="25" t="n"/>
       <c r="AR236" s="25" t="n"/>
       <c r="AS236" s="25" t="n"/>
       <c r="AT236" s="25" t="n"/>
       <c r="AU236" s="25" t="n"/>
       <c r="AV236" s="25" t="n"/>
       <c r="AW236" s="25" t="n"/>
       <c r="AX236" s="25" t="n"/>
-      <c r="AY236" s="25" t="n"/>
-      <c r="AZ236" s="25" t="n"/>
+      <c r="AY236" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ236" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA236" s="25" t="inlineStr">
         <is>
           <t>ST260561195</t>
         </is>
       </c>
       <c r="BB236" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC236" s="31" t="n"/>
       <c r="BD236" s="25" t="n"/>
     </row>
     <row r="237" s="6">
       <c r="A237" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B237" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C237" s="25" t="n"/>
       <c r="D237" s="25" t="n"/>
       <c r="E237" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21394,52 +21882,60 @@
       <c r="Z237" s="25" t="n"/>
       <c r="AA237" s="25" t="n"/>
       <c r="AB237" s="25" t="n"/>
       <c r="AC237" s="25" t="n"/>
       <c r="AD237" s="25" t="n"/>
       <c r="AE237" s="25" t="n"/>
       <c r="AF237" s="25" t="n"/>
       <c r="AG237" s="25" t="n"/>
       <c r="AH237" s="25" t="n"/>
       <c r="AI237" s="25" t="n"/>
       <c r="AJ237" s="25" t="n"/>
       <c r="AK237" s="25" t="n"/>
       <c r="AL237" s="25" t="n"/>
       <c r="AM237" s="25" t="n"/>
       <c r="AN237" s="25" t="n"/>
       <c r="AO237" s="25" t="n"/>
       <c r="AP237" s="25" t="n"/>
       <c r="AQ237" s="25" t="n"/>
       <c r="AR237" s="25" t="n"/>
       <c r="AS237" s="25" t="n"/>
       <c r="AT237" s="25" t="n"/>
       <c r="AU237" s="25" t="n"/>
       <c r="AV237" s="25" t="n"/>
       <c r="AW237" s="25" t="n"/>
       <c r="AX237" s="25" t="n"/>
-      <c r="AY237" s="25" t="n"/>
-      <c r="AZ237" s="25" t="n"/>
+      <c r="AY237" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ237" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA237" s="25" t="inlineStr">
         <is>
           <t>ST260561196</t>
         </is>
       </c>
       <c r="BB237" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC237" s="31" t="n"/>
       <c r="BD237" s="25" t="n"/>
     </row>
     <row r="238" s="6">
       <c r="A238" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B238" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C238" s="25" t="n"/>
       <c r="D238" s="25" t="n"/>
       <c r="E238" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -21472,52 +21968,60 @@
       <c r="Z238" s="25" t="n"/>
       <c r="AA238" s="25" t="n"/>
       <c r="AB238" s="25" t="n"/>
       <c r="AC238" s="25" t="n"/>
       <c r="AD238" s="25" t="n"/>
       <c r="AE238" s="25" t="n"/>
       <c r="AF238" s="25" t="n"/>
       <c r="AG238" s="25" t="n"/>
       <c r="AH238" s="25" t="n"/>
       <c r="AI238" s="25" t="n"/>
       <c r="AJ238" s="25" t="n"/>
       <c r="AK238" s="25" t="n"/>
       <c r="AL238" s="25" t="n"/>
       <c r="AM238" s="25" t="n"/>
       <c r="AN238" s="25" t="n"/>
       <c r="AO238" s="25" t="n"/>
       <c r="AP238" s="25" t="n"/>
       <c r="AQ238" s="25" t="n"/>
       <c r="AR238" s="25" t="n"/>
       <c r="AS238" s="25" t="n"/>
       <c r="AT238" s="25" t="n"/>
       <c r="AU238" s="25" t="n"/>
       <c r="AV238" s="25" t="n"/>
       <c r="AW238" s="25" t="n"/>
       <c r="AX238" s="25" t="n"/>
-      <c r="AY238" s="25" t="n"/>
-      <c r="AZ238" s="25" t="n"/>
+      <c r="AY238" s="25" t="inlineStr">
+        <is>
+          <t>粤BKD302</t>
+        </is>
+      </c>
+      <c r="AZ238" s="25" t="inlineStr">
+        <is>
+          <t>CSNU7998272</t>
+        </is>
+      </c>
       <c r="BA238" s="25" t="inlineStr">
         <is>
           <t>ST260561197</t>
         </is>
       </c>
       <c r="BB238" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC238" s="31" t="n"/>
       <c r="BD238" s="25" t="n"/>
     </row>
     <row r="239" s="6">
       <c r="A239" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B239" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C239" s="25" t="n"/>
       <c r="D239" s="25" t="n"/>
       <c r="E239" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -21550,52 +22054,60 @@
       <c r="Z239" s="25" t="n"/>
       <c r="AA239" s="25" t="n"/>
       <c r="AB239" s="25" t="n"/>
       <c r="AC239" s="25" t="n"/>
       <c r="AD239" s="25" t="n"/>
       <c r="AE239" s="25" t="n"/>
       <c r="AF239" s="25" t="n"/>
       <c r="AG239" s="25" t="n"/>
       <c r="AH239" s="25" t="n"/>
       <c r="AI239" s="25" t="n"/>
       <c r="AJ239" s="25" t="n"/>
       <c r="AK239" s="25" t="n"/>
       <c r="AL239" s="25" t="n"/>
       <c r="AM239" s="25" t="n"/>
       <c r="AN239" s="25" t="n"/>
       <c r="AO239" s="25" t="n"/>
       <c r="AP239" s="25" t="n"/>
       <c r="AQ239" s="25" t="n"/>
       <c r="AR239" s="25" t="n"/>
       <c r="AS239" s="25" t="n"/>
       <c r="AT239" s="25" t="n"/>
       <c r="AU239" s="25" t="n"/>
       <c r="AV239" s="25" t="n"/>
       <c r="AW239" s="25" t="n"/>
       <c r="AX239" s="25" t="n"/>
-      <c r="AY239" s="25" t="n"/>
-      <c r="AZ239" s="25" t="n"/>
+      <c r="AY239" s="25" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ239" s="25" t="inlineStr">
+        <is>
+          <t>CSNU6699132</t>
+        </is>
+      </c>
       <c r="BA239" s="25" t="inlineStr">
         <is>
           <t>ST260561198</t>
         </is>
       </c>
       <c r="BB239" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC239" s="31" t="n"/>
       <c r="BD239" s="25" t="n"/>
     </row>
     <row r="240" s="6">
       <c r="A240" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B240" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C240" s="25" t="n"/>
       <c r="D240" s="25" t="n"/>
       <c r="E240" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -21628,52 +22140,60 @@
       <c r="Z240" s="25" t="n"/>
       <c r="AA240" s="25" t="n"/>
       <c r="AB240" s="25" t="n"/>
       <c r="AC240" s="25" t="n"/>
       <c r="AD240" s="25" t="n"/>
       <c r="AE240" s="25" t="n"/>
       <c r="AF240" s="25" t="n"/>
       <c r="AG240" s="25" t="n"/>
       <c r="AH240" s="25" t="n"/>
       <c r="AI240" s="25" t="n"/>
       <c r="AJ240" s="25" t="n"/>
       <c r="AK240" s="25" t="n"/>
       <c r="AL240" s="25" t="n"/>
       <c r="AM240" s="25" t="n"/>
       <c r="AN240" s="25" t="n"/>
       <c r="AO240" s="25" t="n"/>
       <c r="AP240" s="25" t="n"/>
       <c r="AQ240" s="25" t="n"/>
       <c r="AR240" s="25" t="n"/>
       <c r="AS240" s="25" t="n"/>
       <c r="AT240" s="25" t="n"/>
       <c r="AU240" s="25" t="n"/>
       <c r="AV240" s="25" t="n"/>
       <c r="AW240" s="25" t="n"/>
       <c r="AX240" s="25" t="n"/>
-      <c r="AY240" s="25" t="n"/>
-      <c r="AZ240" s="25" t="n"/>
+      <c r="AY240" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ240" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA240" s="25" t="inlineStr">
         <is>
           <t>ST260561205</t>
         </is>
       </c>
       <c r="BB240" s="25" t="n">
         <v>8</v>
       </c>
       <c r="BC240" s="31" t="n"/>
       <c r="BD240" s="25" t="n"/>
     </row>
     <row r="241" s="6">
       <c r="A241" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B241" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C241" s="25" t="n"/>
       <c r="D241" s="25" t="n"/>
       <c r="E241" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -21706,52 +22226,60 @@
       <c r="Z241" s="25" t="n"/>
       <c r="AA241" s="25" t="n"/>
       <c r="AB241" s="25" t="n"/>
       <c r="AC241" s="25" t="n"/>
       <c r="AD241" s="25" t="n"/>
       <c r="AE241" s="25" t="n"/>
       <c r="AF241" s="25" t="n"/>
       <c r="AG241" s="25" t="n"/>
       <c r="AH241" s="25" t="n"/>
       <c r="AI241" s="25" t="n"/>
       <c r="AJ241" s="25" t="n"/>
       <c r="AK241" s="25" t="n"/>
       <c r="AL241" s="25" t="n"/>
       <c r="AM241" s="25" t="n"/>
       <c r="AN241" s="25" t="n"/>
       <c r="AO241" s="25" t="n"/>
       <c r="AP241" s="25" t="n"/>
       <c r="AQ241" s="25" t="n"/>
       <c r="AR241" s="25" t="n"/>
       <c r="AS241" s="25" t="n"/>
       <c r="AT241" s="25" t="n"/>
       <c r="AU241" s="25" t="n"/>
       <c r="AV241" s="25" t="n"/>
       <c r="AW241" s="25" t="n"/>
       <c r="AX241" s="25" t="n"/>
-      <c r="AY241" s="25" t="n"/>
-      <c r="AZ241" s="25" t="n"/>
+      <c r="AY241" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ241" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA241" s="25" t="inlineStr">
         <is>
           <t>ST260561207</t>
         </is>
       </c>
       <c r="BB241" s="25" t="n">
         <v>17</v>
       </c>
       <c r="BC241" s="31" t="n"/>
       <c r="BD241" s="25" t="n"/>
     </row>
     <row r="242" s="6">
       <c r="A242" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B242" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C242" s="25" t="n"/>
       <c r="D242" s="25" t="n"/>
       <c r="E242" s="25" t="inlineStr">
         <is>
           <t>稳速达-渥太华海卡包税</t>
@@ -21784,52 +22312,60 @@
       <c r="Z242" s="25" t="n"/>
       <c r="AA242" s="25" t="n"/>
       <c r="AB242" s="25" t="n"/>
       <c r="AC242" s="25" t="n"/>
       <c r="AD242" s="25" t="n"/>
       <c r="AE242" s="25" t="n"/>
       <c r="AF242" s="25" t="n"/>
       <c r="AG242" s="25" t="n"/>
       <c r="AH242" s="25" t="n"/>
       <c r="AI242" s="25" t="n"/>
       <c r="AJ242" s="25" t="n"/>
       <c r="AK242" s="25" t="n"/>
       <c r="AL242" s="25" t="n"/>
       <c r="AM242" s="25" t="n"/>
       <c r="AN242" s="25" t="n"/>
       <c r="AO242" s="25" t="n"/>
       <c r="AP242" s="25" t="n"/>
       <c r="AQ242" s="25" t="n"/>
       <c r="AR242" s="25" t="n"/>
       <c r="AS242" s="25" t="n"/>
       <c r="AT242" s="25" t="n"/>
       <c r="AU242" s="25" t="n"/>
       <c r="AV242" s="25" t="n"/>
       <c r="AW242" s="25" t="n"/>
       <c r="AX242" s="25" t="n"/>
-      <c r="AY242" s="25" t="n"/>
-      <c r="AZ242" s="25" t="n"/>
+      <c r="AY242" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ242" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA242" s="25" t="inlineStr">
         <is>
           <t>ST260561208</t>
         </is>
       </c>
       <c r="BB242" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC242" s="31" t="n"/>
       <c r="BD242" s="25" t="n"/>
     </row>
     <row r="243" s="6">
       <c r="A243" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B243" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C243" s="25" t="n"/>
       <c r="D243" s="25" t="n"/>
       <c r="E243" s="25" t="inlineStr">
         <is>
           <t>稳速达-渥太华海卡包税</t>
@@ -21862,52 +22398,60 @@
       <c r="Z243" s="25" t="n"/>
       <c r="AA243" s="25" t="n"/>
       <c r="AB243" s="25" t="n"/>
       <c r="AC243" s="25" t="n"/>
       <c r="AD243" s="25" t="n"/>
       <c r="AE243" s="25" t="n"/>
       <c r="AF243" s="25" t="n"/>
       <c r="AG243" s="25" t="n"/>
       <c r="AH243" s="25" t="n"/>
       <c r="AI243" s="25" t="n"/>
       <c r="AJ243" s="25" t="n"/>
       <c r="AK243" s="25" t="n"/>
       <c r="AL243" s="25" t="n"/>
       <c r="AM243" s="25" t="n"/>
       <c r="AN243" s="25" t="n"/>
       <c r="AO243" s="25" t="n"/>
       <c r="AP243" s="25" t="n"/>
       <c r="AQ243" s="25" t="n"/>
       <c r="AR243" s="25" t="n"/>
       <c r="AS243" s="25" t="n"/>
       <c r="AT243" s="25" t="n"/>
       <c r="AU243" s="25" t="n"/>
       <c r="AV243" s="25" t="n"/>
       <c r="AW243" s="25" t="n"/>
       <c r="AX243" s="25" t="n"/>
-      <c r="AY243" s="25" t="n"/>
-      <c r="AZ243" s="25" t="n"/>
+      <c r="AY243" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ243" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA243" s="25" t="inlineStr">
         <is>
           <t>ST260561210</t>
         </is>
       </c>
       <c r="BB243" s="25" t="n">
         <v>15</v>
       </c>
       <c r="BC243" s="31" t="n"/>
       <c r="BD243" s="25" t="n"/>
     </row>
     <row r="244" s="6">
       <c r="A244" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B244" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C244" s="25" t="n"/>
       <c r="D244" s="25" t="n"/>
       <c r="E244" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -21940,52 +22484,60 @@
       <c r="Z244" s="25" t="n"/>
       <c r="AA244" s="25" t="n"/>
       <c r="AB244" s="25" t="n"/>
       <c r="AC244" s="25" t="n"/>
       <c r="AD244" s="25" t="n"/>
       <c r="AE244" s="25" t="n"/>
       <c r="AF244" s="25" t="n"/>
       <c r="AG244" s="25" t="n"/>
       <c r="AH244" s="25" t="n"/>
       <c r="AI244" s="25" t="n"/>
       <c r="AJ244" s="25" t="n"/>
       <c r="AK244" s="25" t="n"/>
       <c r="AL244" s="25" t="n"/>
       <c r="AM244" s="25" t="n"/>
       <c r="AN244" s="25" t="n"/>
       <c r="AO244" s="25" t="n"/>
       <c r="AP244" s="25" t="n"/>
       <c r="AQ244" s="25" t="n"/>
       <c r="AR244" s="25" t="n"/>
       <c r="AS244" s="25" t="n"/>
       <c r="AT244" s="25" t="n"/>
       <c r="AU244" s="25" t="n"/>
       <c r="AV244" s="25" t="n"/>
       <c r="AW244" s="25" t="n"/>
       <c r="AX244" s="25" t="n"/>
-      <c r="AY244" s="25" t="n"/>
-      <c r="AZ244" s="25" t="n"/>
+      <c r="AY244" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ244" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA244" s="25" t="inlineStr">
         <is>
           <t>ST260561211</t>
         </is>
       </c>
       <c r="BB244" s="25" t="n">
         <v>16</v>
       </c>
       <c r="BC244" s="31" t="n"/>
       <c r="BD244" s="25" t="n"/>
     </row>
     <row r="245" s="6">
       <c r="A245" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B245" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C245" s="25" t="n"/>
       <c r="D245" s="25" t="n"/>
       <c r="E245" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -22018,52 +22570,60 @@
       <c r="Z245" s="25" t="n"/>
       <c r="AA245" s="25" t="n"/>
       <c r="AB245" s="25" t="n"/>
       <c r="AC245" s="25" t="n"/>
       <c r="AD245" s="25" t="n"/>
       <c r="AE245" s="25" t="n"/>
       <c r="AF245" s="25" t="n"/>
       <c r="AG245" s="25" t="n"/>
       <c r="AH245" s="25" t="n"/>
       <c r="AI245" s="25" t="n"/>
       <c r="AJ245" s="25" t="n"/>
       <c r="AK245" s="25" t="n"/>
       <c r="AL245" s="25" t="n"/>
       <c r="AM245" s="25" t="n"/>
       <c r="AN245" s="25" t="n"/>
       <c r="AO245" s="25" t="n"/>
       <c r="AP245" s="25" t="n"/>
       <c r="AQ245" s="25" t="n"/>
       <c r="AR245" s="25" t="n"/>
       <c r="AS245" s="25" t="n"/>
       <c r="AT245" s="25" t="n"/>
       <c r="AU245" s="25" t="n"/>
       <c r="AV245" s="25" t="n"/>
       <c r="AW245" s="25" t="n"/>
       <c r="AX245" s="25" t="n"/>
-      <c r="AY245" s="25" t="n"/>
-      <c r="AZ245" s="25" t="n"/>
+      <c r="AY245" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ245" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA245" s="25" t="inlineStr">
         <is>
           <t>ST260561212</t>
         </is>
       </c>
       <c r="BB245" s="25" t="n">
         <v>8</v>
       </c>
       <c r="BC245" s="31" t="n"/>
       <c r="BD245" s="25" t="n"/>
     </row>
     <row r="246" s="6">
       <c r="A246" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B246" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C246" s="25" t="n"/>
       <c r="D246" s="25" t="n"/>
       <c r="E246" s="25" t="inlineStr">
         <is>
           <t>稳速达-卡尔加里海卡包税</t>
@@ -22096,52 +22656,60 @@
       <c r="Z246" s="25" t="n"/>
       <c r="AA246" s="25" t="n"/>
       <c r="AB246" s="25" t="n"/>
       <c r="AC246" s="25" t="n"/>
       <c r="AD246" s="25" t="n"/>
       <c r="AE246" s="25" t="n"/>
       <c r="AF246" s="25" t="n"/>
       <c r="AG246" s="25" t="n"/>
       <c r="AH246" s="25" t="n"/>
       <c r="AI246" s="25" t="n"/>
       <c r="AJ246" s="25" t="n"/>
       <c r="AK246" s="25" t="n"/>
       <c r="AL246" s="25" t="n"/>
       <c r="AM246" s="25" t="n"/>
       <c r="AN246" s="25" t="n"/>
       <c r="AO246" s="25" t="n"/>
       <c r="AP246" s="25" t="n"/>
       <c r="AQ246" s="25" t="n"/>
       <c r="AR246" s="25" t="n"/>
       <c r="AS246" s="25" t="n"/>
       <c r="AT246" s="25" t="n"/>
       <c r="AU246" s="25" t="n"/>
       <c r="AV246" s="25" t="n"/>
       <c r="AW246" s="25" t="n"/>
       <c r="AX246" s="25" t="n"/>
-      <c r="AY246" s="25" t="n"/>
-      <c r="AZ246" s="25" t="n"/>
+      <c r="AY246" s="46" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ246" s="46" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA246" s="25" t="inlineStr">
         <is>
           <t>ST260561213</t>
         </is>
       </c>
       <c r="BB246" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC246" s="31" t="n"/>
       <c r="BD246" s="25" t="n"/>
     </row>
     <row r="247" s="6">
       <c r="A247" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B247" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C247" s="25" t="n"/>
       <c r="D247" s="25" t="n"/>
       <c r="E247" s="25" t="inlineStr">
         <is>
           <t>稳速达-卡尔加里海卡包税</t>
@@ -22174,52 +22742,60 @@
       <c r="Z247" s="25" t="n"/>
       <c r="AA247" s="25" t="n"/>
       <c r="AB247" s="25" t="n"/>
       <c r="AC247" s="25" t="n"/>
       <c r="AD247" s="25" t="n"/>
       <c r="AE247" s="25" t="n"/>
       <c r="AF247" s="25" t="n"/>
       <c r="AG247" s="25" t="n"/>
       <c r="AH247" s="25" t="n"/>
       <c r="AI247" s="25" t="n"/>
       <c r="AJ247" s="25" t="n"/>
       <c r="AK247" s="25" t="n"/>
       <c r="AL247" s="25" t="n"/>
       <c r="AM247" s="25" t="n"/>
       <c r="AN247" s="25" t="n"/>
       <c r="AO247" s="25" t="n"/>
       <c r="AP247" s="25" t="n"/>
       <c r="AQ247" s="25" t="n"/>
       <c r="AR247" s="25" t="n"/>
       <c r="AS247" s="25" t="n"/>
       <c r="AT247" s="25" t="n"/>
       <c r="AU247" s="25" t="n"/>
       <c r="AV247" s="25" t="n"/>
       <c r="AW247" s="25" t="n"/>
       <c r="AX247" s="25" t="n"/>
-      <c r="AY247" s="25" t="n"/>
-      <c r="AZ247" s="25" t="n"/>
+      <c r="AY247" s="46" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ247" s="46" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA247" s="25" t="inlineStr">
         <is>
           <t>ST260561214</t>
         </is>
       </c>
       <c r="BB247" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC247" s="31" t="n"/>
       <c r="BD247" s="25" t="n"/>
     </row>
     <row r="248" s="6">
       <c r="A248" s="40" t="n">
         <v>46150.89460648148</v>
       </c>
       <c r="B248" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C248" s="25" t="n"/>
       <c r="D248" s="25" t="n"/>
       <c r="E248" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -22252,52 +22828,60 @@
       <c r="Z248" s="25" t="n"/>
       <c r="AA248" s="25" t="n"/>
       <c r="AB248" s="25" t="n"/>
       <c r="AC248" s="25" t="n"/>
       <c r="AD248" s="25" t="n"/>
       <c r="AE248" s="25" t="n"/>
       <c r="AF248" s="25" t="n"/>
       <c r="AG248" s="25" t="n"/>
       <c r="AH248" s="25" t="n"/>
       <c r="AI248" s="25" t="n"/>
       <c r="AJ248" s="25" t="n"/>
       <c r="AK248" s="25" t="n"/>
       <c r="AL248" s="25" t="n"/>
       <c r="AM248" s="25" t="n"/>
       <c r="AN248" s="25" t="n"/>
       <c r="AO248" s="25" t="n"/>
       <c r="AP248" s="25" t="n"/>
       <c r="AQ248" s="25" t="n"/>
       <c r="AR248" s="25" t="n"/>
       <c r="AS248" s="25" t="n"/>
       <c r="AT248" s="25" t="n"/>
       <c r="AU248" s="25" t="n"/>
       <c r="AV248" s="25" t="n"/>
       <c r="AW248" s="25" t="n"/>
       <c r="AX248" s="25" t="n"/>
-      <c r="AY248" s="25" t="n"/>
-      <c r="AZ248" s="25" t="n"/>
+      <c r="AY248" s="25" t="inlineStr">
+        <is>
+          <t>粤BNS140</t>
+        </is>
+      </c>
+      <c r="AZ248" s="25" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA248" s="25" t="inlineStr">
         <is>
           <t>ST260561215</t>
         </is>
       </c>
       <c r="BB248" s="25" t="n">
         <v>16</v>
       </c>
       <c r="BC248" s="31" t="n"/>
       <c r="BD248" s="25" t="n"/>
     </row>
     <row r="249" s="6">
       <c r="A249" s="40" t="n">
         <v>46156.53506944444</v>
       </c>
       <c r="B249" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C249" s="25" t="n"/>
       <c r="D249" s="25" t="n"/>
       <c r="E249" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -22330,52 +22914,60 @@
       <c r="Z249" s="25" t="n"/>
       <c r="AA249" s="25" t="n"/>
       <c r="AB249" s="25" t="n"/>
       <c r="AC249" s="25" t="n"/>
       <c r="AD249" s="25" t="n"/>
       <c r="AE249" s="25" t="n"/>
       <c r="AF249" s="25" t="n"/>
       <c r="AG249" s="25" t="n"/>
       <c r="AH249" s="25" t="n"/>
       <c r="AI249" s="25" t="n"/>
       <c r="AJ249" s="25" t="n"/>
       <c r="AK249" s="25" t="n"/>
       <c r="AL249" s="25" t="n"/>
       <c r="AM249" s="25" t="n"/>
       <c r="AN249" s="25" t="n"/>
       <c r="AO249" s="25" t="n"/>
       <c r="AP249" s="25" t="n"/>
       <c r="AQ249" s="25" t="n"/>
       <c r="AR249" s="25" t="n"/>
       <c r="AS249" s="25" t="n"/>
       <c r="AT249" s="25" t="n"/>
       <c r="AU249" s="25" t="n"/>
       <c r="AV249" s="25" t="n"/>
       <c r="AW249" s="25" t="n"/>
       <c r="AX249" s="25" t="n"/>
-      <c r="AY249" s="25" t="n"/>
-      <c r="AZ249" s="25" t="n"/>
+      <c r="AY249" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ249" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA249" s="25" t="inlineStr">
         <is>
           <t>ST260574478</t>
         </is>
       </c>
       <c r="BB249" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC249" s="31" t="n"/>
       <c r="BD249" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="250" s="6">
       <c r="A250" s="40" t="n">
         <v>46156.53511574074</v>
       </c>
       <c r="B250" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C250" s="25" t="n"/>
@@ -22412,52 +23004,60 @@
       <c r="Z250" s="25" t="n"/>
       <c r="AA250" s="25" t="n"/>
       <c r="AB250" s="25" t="n"/>
       <c r="AC250" s="25" t="n"/>
       <c r="AD250" s="25" t="n"/>
       <c r="AE250" s="25" t="n"/>
       <c r="AF250" s="25" t="n"/>
       <c r="AG250" s="25" t="n"/>
       <c r="AH250" s="25" t="n"/>
       <c r="AI250" s="25" t="n"/>
       <c r="AJ250" s="25" t="n"/>
       <c r="AK250" s="25" t="n"/>
       <c r="AL250" s="25" t="n"/>
       <c r="AM250" s="25" t="n"/>
       <c r="AN250" s="25" t="n"/>
       <c r="AO250" s="25" t="n"/>
       <c r="AP250" s="25" t="n"/>
       <c r="AQ250" s="25" t="n"/>
       <c r="AR250" s="25" t="n"/>
       <c r="AS250" s="25" t="n"/>
       <c r="AT250" s="25" t="n"/>
       <c r="AU250" s="25" t="n"/>
       <c r="AV250" s="25" t="n"/>
       <c r="AW250" s="25" t="n"/>
       <c r="AX250" s="25" t="n"/>
-      <c r="AY250" s="25" t="n"/>
-      <c r="AZ250" s="25" t="n"/>
+      <c r="AY250" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ250" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA250" s="25" t="inlineStr">
         <is>
           <t>ST260574479</t>
         </is>
       </c>
       <c r="BB250" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC250" s="31" t="n"/>
       <c r="BD250" s="25" t="n"/>
     </row>
     <row r="251" s="6">
       <c r="A251" s="40" t="n">
         <v>46156.53383101852</v>
       </c>
       <c r="B251" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C251" s="25" t="n"/>
       <c r="D251" s="25" t="n"/>
       <c r="E251" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -22490,52 +23090,60 @@
       <c r="Z251" s="25" t="n"/>
       <c r="AA251" s="25" t="n"/>
       <c r="AB251" s="25" t="n"/>
       <c r="AC251" s="25" t="n"/>
       <c r="AD251" s="25" t="n"/>
       <c r="AE251" s="25" t="n"/>
       <c r="AF251" s="25" t="n"/>
       <c r="AG251" s="25" t="n"/>
       <c r="AH251" s="25" t="n"/>
       <c r="AI251" s="25" t="n"/>
       <c r="AJ251" s="25" t="n"/>
       <c r="AK251" s="25" t="n"/>
       <c r="AL251" s="25" t="n"/>
       <c r="AM251" s="25" t="n"/>
       <c r="AN251" s="25" t="n"/>
       <c r="AO251" s="25" t="n"/>
       <c r="AP251" s="25" t="n"/>
       <c r="AQ251" s="25" t="n"/>
       <c r="AR251" s="25" t="n"/>
       <c r="AS251" s="25" t="n"/>
       <c r="AT251" s="25" t="n"/>
       <c r="AU251" s="25" t="n"/>
       <c r="AV251" s="25" t="n"/>
       <c r="AW251" s="25" t="n"/>
       <c r="AX251" s="25" t="n"/>
-      <c r="AY251" s="25" t="n"/>
-      <c r="AZ251" s="25" t="n"/>
+      <c r="AY251" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ251" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA251" s="25" t="inlineStr">
         <is>
           <t>ST260574480</t>
         </is>
       </c>
       <c r="BB251" s="25" t="n">
         <v>6</v>
       </c>
       <c r="BC251" s="31" t="n"/>
       <c r="BD251" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="252" s="6">
       <c r="A252" s="40" t="n">
         <v>46156.53215277778</v>
       </c>
       <c r="B252" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C252" s="25" t="n"/>
@@ -22572,52 +23180,60 @@
       <c r="Z252" s="25" t="n"/>
       <c r="AA252" s="25" t="n"/>
       <c r="AB252" s="25" t="n"/>
       <c r="AC252" s="25" t="n"/>
       <c r="AD252" s="25" t="n"/>
       <c r="AE252" s="25" t="n"/>
       <c r="AF252" s="25" t="n"/>
       <c r="AG252" s="25" t="n"/>
       <c r="AH252" s="25" t="n"/>
       <c r="AI252" s="25" t="n"/>
       <c r="AJ252" s="25" t="n"/>
       <c r="AK252" s="25" t="n"/>
       <c r="AL252" s="25" t="n"/>
       <c r="AM252" s="25" t="n"/>
       <c r="AN252" s="25" t="n"/>
       <c r="AO252" s="25" t="n"/>
       <c r="AP252" s="25" t="n"/>
       <c r="AQ252" s="25" t="n"/>
       <c r="AR252" s="25" t="n"/>
       <c r="AS252" s="25" t="n"/>
       <c r="AT252" s="25" t="n"/>
       <c r="AU252" s="25" t="n"/>
       <c r="AV252" s="25" t="n"/>
       <c r="AW252" s="25" t="n"/>
       <c r="AX252" s="25" t="n"/>
-      <c r="AY252" s="25" t="n"/>
-      <c r="AZ252" s="25" t="n"/>
+      <c r="AY252" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ252" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA252" s="25" t="inlineStr">
         <is>
           <t>ST260574481</t>
         </is>
       </c>
       <c r="BB252" s="25" t="n">
         <v>6</v>
       </c>
       <c r="BC252" s="31" t="n"/>
       <c r="BD252" s="25" t="n"/>
     </row>
     <row r="253" s="6">
       <c r="A253" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B253" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C253" s="25" t="n"/>
       <c r="D253" s="25" t="n"/>
       <c r="E253" s="25" t="inlineStr">
@@ -22652,52 +23268,60 @@
       <c r="Z253" s="25" t="n"/>
       <c r="AA253" s="25" t="n"/>
       <c r="AB253" s="25" t="n"/>
       <c r="AC253" s="25" t="n"/>
       <c r="AD253" s="25" t="n"/>
       <c r="AE253" s="25" t="n"/>
       <c r="AF253" s="25" t="n"/>
       <c r="AG253" s="25" t="n"/>
       <c r="AH253" s="25" t="n"/>
       <c r="AI253" s="25" t="n"/>
       <c r="AJ253" s="25" t="n"/>
       <c r="AK253" s="25" t="n"/>
       <c r="AL253" s="25" t="n"/>
       <c r="AM253" s="25" t="n"/>
       <c r="AN253" s="25" t="n"/>
       <c r="AO253" s="25" t="n"/>
       <c r="AP253" s="25" t="n"/>
       <c r="AQ253" s="25" t="n"/>
       <c r="AR253" s="25" t="n"/>
       <c r="AS253" s="25" t="n"/>
       <c r="AT253" s="25" t="n"/>
       <c r="AU253" s="25" t="n"/>
       <c r="AV253" s="25" t="n"/>
       <c r="AW253" s="25" t="n"/>
       <c r="AX253" s="25" t="n"/>
-      <c r="AY253" s="25" t="n"/>
-      <c r="AZ253" s="25" t="n"/>
+      <c r="AY253" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ253" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA253" s="25" t="inlineStr">
         <is>
           <t>ST260574482</t>
         </is>
       </c>
       <c r="BB253" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC253" s="31" t="n"/>
       <c r="BD253" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="254" s="6">
       <c r="A254" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B254" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -22736,52 +23360,60 @@
       <c r="Z254" s="25" t="n"/>
       <c r="AA254" s="25" t="n"/>
       <c r="AB254" s="25" t="n"/>
       <c r="AC254" s="25" t="n"/>
       <c r="AD254" s="25" t="n"/>
       <c r="AE254" s="25" t="n"/>
       <c r="AF254" s="25" t="n"/>
       <c r="AG254" s="25" t="n"/>
       <c r="AH254" s="25" t="n"/>
       <c r="AI254" s="25" t="n"/>
       <c r="AJ254" s="25" t="n"/>
       <c r="AK254" s="25" t="n"/>
       <c r="AL254" s="25" t="n"/>
       <c r="AM254" s="25" t="n"/>
       <c r="AN254" s="25" t="n"/>
       <c r="AO254" s="25" t="n"/>
       <c r="AP254" s="25" t="n"/>
       <c r="AQ254" s="25" t="n"/>
       <c r="AR254" s="25" t="n"/>
       <c r="AS254" s="25" t="n"/>
       <c r="AT254" s="25" t="n"/>
       <c r="AU254" s="25" t="n"/>
       <c r="AV254" s="25" t="n"/>
       <c r="AW254" s="25" t="n"/>
       <c r="AX254" s="25" t="n"/>
-      <c r="AY254" s="25" t="n"/>
-      <c r="AZ254" s="25" t="n"/>
+      <c r="AY254" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ254" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA254" s="25" t="inlineStr">
         <is>
           <t>ST260574483</t>
         </is>
       </c>
       <c r="BB254" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC254" s="31" t="n"/>
       <c r="BD254" s="25" t="n"/>
     </row>
     <row r="255" s="6">
       <c r="A255" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B255" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C255" s="25" t="n"/>
       <c r="D255" s="25" t="n"/>
       <c r="E255" s="25" t="inlineStr">
@@ -22816,52 +23448,60 @@
       <c r="Z255" s="25" t="n"/>
       <c r="AA255" s="25" t="n"/>
       <c r="AB255" s="25" t="n"/>
       <c r="AC255" s="25" t="n"/>
       <c r="AD255" s="25" t="n"/>
       <c r="AE255" s="25" t="n"/>
       <c r="AF255" s="25" t="n"/>
       <c r="AG255" s="25" t="n"/>
       <c r="AH255" s="25" t="n"/>
       <c r="AI255" s="25" t="n"/>
       <c r="AJ255" s="25" t="n"/>
       <c r="AK255" s="25" t="n"/>
       <c r="AL255" s="25" t="n"/>
       <c r="AM255" s="25" t="n"/>
       <c r="AN255" s="25" t="n"/>
       <c r="AO255" s="25" t="n"/>
       <c r="AP255" s="25" t="n"/>
       <c r="AQ255" s="25" t="n"/>
       <c r="AR255" s="25" t="n"/>
       <c r="AS255" s="25" t="n"/>
       <c r="AT255" s="25" t="n"/>
       <c r="AU255" s="25" t="n"/>
       <c r="AV255" s="25" t="n"/>
       <c r="AW255" s="25" t="n"/>
       <c r="AX255" s="25" t="n"/>
-      <c r="AY255" s="25" t="n"/>
-      <c r="AZ255" s="25" t="n"/>
+      <c r="AY255" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ255" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA255" s="25" t="inlineStr">
         <is>
           <t>ST260574484</t>
         </is>
       </c>
       <c r="BB255" s="25" t="n">
         <v>25</v>
       </c>
       <c r="BC255" s="31" t="n"/>
       <c r="BD255" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="256" s="6">
       <c r="A256" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B256" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -22900,52 +23540,60 @@
       <c r="Z256" s="25" t="n"/>
       <c r="AA256" s="25" t="n"/>
       <c r="AB256" s="25" t="n"/>
       <c r="AC256" s="25" t="n"/>
       <c r="AD256" s="25" t="n"/>
       <c r="AE256" s="25" t="n"/>
       <c r="AF256" s="25" t="n"/>
       <c r="AG256" s="25" t="n"/>
       <c r="AH256" s="25" t="n"/>
       <c r="AI256" s="25" t="n"/>
       <c r="AJ256" s="25" t="n"/>
       <c r="AK256" s="25" t="n"/>
       <c r="AL256" s="25" t="n"/>
       <c r="AM256" s="25" t="n"/>
       <c r="AN256" s="25" t="n"/>
       <c r="AO256" s="25" t="n"/>
       <c r="AP256" s="25" t="n"/>
       <c r="AQ256" s="25" t="n"/>
       <c r="AR256" s="25" t="n"/>
       <c r="AS256" s="25" t="n"/>
       <c r="AT256" s="25" t="n"/>
       <c r="AU256" s="25" t="n"/>
       <c r="AV256" s="25" t="n"/>
       <c r="AW256" s="25" t="n"/>
       <c r="AX256" s="25" t="n"/>
-      <c r="AY256" s="25" t="n"/>
-      <c r="AZ256" s="25" t="n"/>
+      <c r="AY256" s="25" t="inlineStr">
+        <is>
+          <t>粤BHN255</t>
+        </is>
+      </c>
+      <c r="AZ256" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8046293</t>
+        </is>
+      </c>
       <c r="BA256" s="25" t="inlineStr">
         <is>
           <t>ST260574485</t>
         </is>
       </c>
       <c r="BB256" s="25" t="n">
         <v>22</v>
       </c>
       <c r="BC256" s="31" t="n"/>
       <c r="BD256" s="25" t="n"/>
     </row>
     <row r="257" s="6">
       <c r="A257" s="40" t="n">
         <v>46156.53497685185</v>
       </c>
       <c r="B257" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C257" s="25" t="n"/>
       <c r="D257" s="25" t="n"/>
       <c r="E257" s="25" t="inlineStr">
         <is>
           <t>稳速达-纽约海卡包税</t>
@@ -22978,52 +23626,60 @@
       <c r="Z257" s="25" t="n"/>
       <c r="AA257" s="25" t="n"/>
       <c r="AB257" s="25" t="n"/>
       <c r="AC257" s="25" t="n"/>
       <c r="AD257" s="25" t="n"/>
       <c r="AE257" s="25" t="n"/>
       <c r="AF257" s="25" t="n"/>
       <c r="AG257" s="25" t="n"/>
       <c r="AH257" s="25" t="n"/>
       <c r="AI257" s="25" t="n"/>
       <c r="AJ257" s="25" t="n"/>
       <c r="AK257" s="25" t="n"/>
       <c r="AL257" s="25" t="n"/>
       <c r="AM257" s="25" t="n"/>
       <c r="AN257" s="25" t="n"/>
       <c r="AO257" s="25" t="n"/>
       <c r="AP257" s="25" t="n"/>
       <c r="AQ257" s="25" t="n"/>
       <c r="AR257" s="25" t="n"/>
       <c r="AS257" s="25" t="n"/>
       <c r="AT257" s="25" t="n"/>
       <c r="AU257" s="25" t="n"/>
       <c r="AV257" s="25" t="n"/>
       <c r="AW257" s="25" t="n"/>
       <c r="AX257" s="25" t="n"/>
-      <c r="AY257" s="25" t="n"/>
-      <c r="AZ257" s="25" t="n"/>
+      <c r="AY257" s="25" t="inlineStr">
+        <is>
+          <t>粤BHN255</t>
+        </is>
+      </c>
+      <c r="AZ257" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8046293</t>
+        </is>
+      </c>
       <c r="BA257" s="25" t="inlineStr">
         <is>
           <t>ST260574488</t>
         </is>
       </c>
       <c r="BB257" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC257" s="31" t="n"/>
       <c r="BD257" s="25" t="n"/>
     </row>
     <row r="258" s="6">
       <c r="A258" s="40" t="n">
         <v>46156.53517361111</v>
       </c>
       <c r="B258" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C258" s="25" t="n"/>
       <c r="D258" s="25" t="n"/>
       <c r="E258" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -23056,52 +23712,60 @@
       <c r="Z258" s="25" t="n"/>
       <c r="AA258" s="25" t="n"/>
       <c r="AB258" s="25" t="n"/>
       <c r="AC258" s="25" t="n"/>
       <c r="AD258" s="25" t="n"/>
       <c r="AE258" s="25" t="n"/>
       <c r="AF258" s="25" t="n"/>
       <c r="AG258" s="25" t="n"/>
       <c r="AH258" s="25" t="n"/>
       <c r="AI258" s="25" t="n"/>
       <c r="AJ258" s="25" t="n"/>
       <c r="AK258" s="25" t="n"/>
       <c r="AL258" s="25" t="n"/>
       <c r="AM258" s="25" t="n"/>
       <c r="AN258" s="25" t="n"/>
       <c r="AO258" s="25" t="n"/>
       <c r="AP258" s="25" t="n"/>
       <c r="AQ258" s="25" t="n"/>
       <c r="AR258" s="25" t="n"/>
       <c r="AS258" s="25" t="n"/>
       <c r="AT258" s="25" t="n"/>
       <c r="AU258" s="25" t="n"/>
       <c r="AV258" s="25" t="n"/>
       <c r="AW258" s="25" t="n"/>
       <c r="AX258" s="25" t="n"/>
-      <c r="AY258" s="25" t="n"/>
-      <c r="AZ258" s="25" t="n"/>
+      <c r="AY258" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ258" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA258" s="25" t="inlineStr">
         <is>
           <t>ST260574489</t>
         </is>
       </c>
       <c r="BB258" s="25" t="n">
         <v>8</v>
       </c>
       <c r="BC258" s="31" t="n"/>
       <c r="BD258" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="259" s="6">
       <c r="A259" s="40" t="n">
         <v>46156.54329861111</v>
       </c>
       <c r="B259" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C259" s="25" t="n"/>
@@ -23138,52 +23802,60 @@
       <c r="Z259" s="25" t="n"/>
       <c r="AA259" s="25" t="n"/>
       <c r="AB259" s="25" t="n"/>
       <c r="AC259" s="25" t="n"/>
       <c r="AD259" s="25" t="n"/>
       <c r="AE259" s="25" t="n"/>
       <c r="AF259" s="25" t="n"/>
       <c r="AG259" s="25" t="n"/>
       <c r="AH259" s="25" t="n"/>
       <c r="AI259" s="25" t="n"/>
       <c r="AJ259" s="25" t="n"/>
       <c r="AK259" s="25" t="n"/>
       <c r="AL259" s="25" t="n"/>
       <c r="AM259" s="25" t="n"/>
       <c r="AN259" s="25" t="n"/>
       <c r="AO259" s="25" t="n"/>
       <c r="AP259" s="25" t="n"/>
       <c r="AQ259" s="25" t="n"/>
       <c r="AR259" s="25" t="n"/>
       <c r="AS259" s="25" t="n"/>
       <c r="AT259" s="25" t="n"/>
       <c r="AU259" s="25" t="n"/>
       <c r="AV259" s="25" t="n"/>
       <c r="AW259" s="25" t="n"/>
       <c r="AX259" s="25" t="n"/>
-      <c r="AY259" s="25" t="n"/>
-      <c r="AZ259" s="25" t="n"/>
+      <c r="AY259" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ259" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA259" s="25" t="inlineStr">
         <is>
           <t>ST260574490</t>
         </is>
       </c>
       <c r="BB259" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC259" s="31" t="n"/>
       <c r="BD259" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="260" s="6">
       <c r="A260" s="40" t="n">
         <v>46156.54326388889</v>
       </c>
       <c r="B260" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C260" s="25" t="n"/>
@@ -23220,52 +23892,60 @@
       <c r="Z260" s="25" t="n"/>
       <c r="AA260" s="25" t="n"/>
       <c r="AB260" s="25" t="n"/>
       <c r="AC260" s="25" t="n"/>
       <c r="AD260" s="25" t="n"/>
       <c r="AE260" s="25" t="n"/>
       <c r="AF260" s="25" t="n"/>
       <c r="AG260" s="25" t="n"/>
       <c r="AH260" s="25" t="n"/>
       <c r="AI260" s="25" t="n"/>
       <c r="AJ260" s="25" t="n"/>
       <c r="AK260" s="25" t="n"/>
       <c r="AL260" s="25" t="n"/>
       <c r="AM260" s="25" t="n"/>
       <c r="AN260" s="25" t="n"/>
       <c r="AO260" s="25" t="n"/>
       <c r="AP260" s="25" t="n"/>
       <c r="AQ260" s="25" t="n"/>
       <c r="AR260" s="25" t="n"/>
       <c r="AS260" s="25" t="n"/>
       <c r="AT260" s="25" t="n"/>
       <c r="AU260" s="25" t="n"/>
       <c r="AV260" s="25" t="n"/>
       <c r="AW260" s="25" t="n"/>
       <c r="AX260" s="25" t="n"/>
-      <c r="AY260" s="25" t="n"/>
-      <c r="AZ260" s="25" t="n"/>
+      <c r="AY260" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ260" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA260" s="25" t="inlineStr">
         <is>
           <t>ST260574491</t>
         </is>
       </c>
       <c r="BB260" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC260" s="31" t="n"/>
       <c r="BD260" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="261" s="6">
       <c r="A261" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B261" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -23304,52 +23984,60 @@
       <c r="Z261" s="25" t="n"/>
       <c r="AA261" s="25" t="n"/>
       <c r="AB261" s="25" t="n"/>
       <c r="AC261" s="25" t="n"/>
       <c r="AD261" s="25" t="n"/>
       <c r="AE261" s="25" t="n"/>
       <c r="AF261" s="25" t="n"/>
       <c r="AG261" s="25" t="n"/>
       <c r="AH261" s="25" t="n"/>
       <c r="AI261" s="25" t="n"/>
       <c r="AJ261" s="25" t="n"/>
       <c r="AK261" s="25" t="n"/>
       <c r="AL261" s="25" t="n"/>
       <c r="AM261" s="25" t="n"/>
       <c r="AN261" s="25" t="n"/>
       <c r="AO261" s="25" t="n"/>
       <c r="AP261" s="25" t="n"/>
       <c r="AQ261" s="25" t="n"/>
       <c r="AR261" s="25" t="n"/>
       <c r="AS261" s="25" t="n"/>
       <c r="AT261" s="25" t="n"/>
       <c r="AU261" s="25" t="n"/>
       <c r="AV261" s="25" t="n"/>
       <c r="AW261" s="25" t="n"/>
       <c r="AX261" s="25" t="n"/>
-      <c r="AY261" s="25" t="n"/>
-      <c r="AZ261" s="25" t="n"/>
+      <c r="AY261" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ261" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA261" s="25" t="inlineStr">
         <is>
           <t>ST260574492</t>
         </is>
       </c>
       <c r="BB261" s="25" t="n">
         <v>7</v>
       </c>
       <c r="BC261" s="31" t="n"/>
       <c r="BD261" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="262" s="6">
       <c r="A262" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B262" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -23388,52 +24076,60 @@
       <c r="Z262" s="25" t="n"/>
       <c r="AA262" s="25" t="n"/>
       <c r="AB262" s="25" t="n"/>
       <c r="AC262" s="25" t="n"/>
       <c r="AD262" s="25" t="n"/>
       <c r="AE262" s="25" t="n"/>
       <c r="AF262" s="25" t="n"/>
       <c r="AG262" s="25" t="n"/>
       <c r="AH262" s="25" t="n"/>
       <c r="AI262" s="25" t="n"/>
       <c r="AJ262" s="25" t="n"/>
       <c r="AK262" s="25" t="n"/>
       <c r="AL262" s="25" t="n"/>
       <c r="AM262" s="25" t="n"/>
       <c r="AN262" s="25" t="n"/>
       <c r="AO262" s="25" t="n"/>
       <c r="AP262" s="25" t="n"/>
       <c r="AQ262" s="25" t="n"/>
       <c r="AR262" s="25" t="n"/>
       <c r="AS262" s="25" t="n"/>
       <c r="AT262" s="25" t="n"/>
       <c r="AU262" s="25" t="n"/>
       <c r="AV262" s="25" t="n"/>
       <c r="AW262" s="25" t="n"/>
       <c r="AX262" s="25" t="n"/>
-      <c r="AY262" s="25" t="n"/>
-      <c r="AZ262" s="25" t="n"/>
+      <c r="AY262" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ262" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA262" s="25" t="inlineStr">
         <is>
           <t>ST260574493</t>
         </is>
       </c>
       <c r="BB262" s="25" t="n">
         <v>12</v>
       </c>
       <c r="BC262" s="31" t="n"/>
       <c r="BD262" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="263" s="6">
       <c r="A263" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B263" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -23472,52 +24168,60 @@
       <c r="Z263" s="25" t="n"/>
       <c r="AA263" s="25" t="n"/>
       <c r="AB263" s="25" t="n"/>
       <c r="AC263" s="25" t="n"/>
       <c r="AD263" s="25" t="n"/>
       <c r="AE263" s="25" t="n"/>
       <c r="AF263" s="25" t="n"/>
       <c r="AG263" s="25" t="n"/>
       <c r="AH263" s="25" t="n"/>
       <c r="AI263" s="25" t="n"/>
       <c r="AJ263" s="25" t="n"/>
       <c r="AK263" s="25" t="n"/>
       <c r="AL263" s="25" t="n"/>
       <c r="AM263" s="25" t="n"/>
       <c r="AN263" s="25" t="n"/>
       <c r="AO263" s="25" t="n"/>
       <c r="AP263" s="25" t="n"/>
       <c r="AQ263" s="25" t="n"/>
       <c r="AR263" s="25" t="n"/>
       <c r="AS263" s="25" t="n"/>
       <c r="AT263" s="25" t="n"/>
       <c r="AU263" s="25" t="n"/>
       <c r="AV263" s="25" t="n"/>
       <c r="AW263" s="25" t="n"/>
       <c r="AX263" s="25" t="n"/>
-      <c r="AY263" s="25" t="n"/>
-      <c r="AZ263" s="25" t="n"/>
+      <c r="AY263" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ263" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA263" s="25" t="inlineStr">
         <is>
           <t>ST260574496</t>
         </is>
       </c>
       <c r="BB263" s="25" t="n">
         <v>7</v>
       </c>
       <c r="BC263" s="31" t="n"/>
       <c r="BD263" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="264" s="6">
       <c r="A264" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B264" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -23556,52 +24260,60 @@
       <c r="Z264" s="25" t="n"/>
       <c r="AA264" s="25" t="n"/>
       <c r="AB264" s="25" t="n"/>
       <c r="AC264" s="25" t="n"/>
       <c r="AD264" s="25" t="n"/>
       <c r="AE264" s="25" t="n"/>
       <c r="AF264" s="25" t="n"/>
       <c r="AG264" s="25" t="n"/>
       <c r="AH264" s="25" t="n"/>
       <c r="AI264" s="25" t="n"/>
       <c r="AJ264" s="25" t="n"/>
       <c r="AK264" s="25" t="n"/>
       <c r="AL264" s="25" t="n"/>
       <c r="AM264" s="25" t="n"/>
       <c r="AN264" s="25" t="n"/>
       <c r="AO264" s="25" t="n"/>
       <c r="AP264" s="25" t="n"/>
       <c r="AQ264" s="25" t="n"/>
       <c r="AR264" s="25" t="n"/>
       <c r="AS264" s="25" t="n"/>
       <c r="AT264" s="25" t="n"/>
       <c r="AU264" s="25" t="n"/>
       <c r="AV264" s="25" t="n"/>
       <c r="AW264" s="25" t="n"/>
       <c r="AX264" s="25" t="n"/>
-      <c r="AY264" s="25" t="n"/>
-      <c r="AZ264" s="25" t="n"/>
+      <c r="AY264" s="25" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ264" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8986071</t>
+        </is>
+      </c>
       <c r="BA264" s="25" t="inlineStr">
         <is>
           <t>ST260574497</t>
         </is>
       </c>
       <c r="BB264" s="25" t="n">
         <v>5</v>
       </c>
       <c r="BC264" s="31" t="n"/>
       <c r="BD264" s="25" t="n"/>
     </row>
     <row r="265" s="6">
       <c r="A265" s="40" t="n">
         <v>46156.59900462963</v>
       </c>
       <c r="B265" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C265" s="25" t="n"/>
       <c r="D265" s="25" t="n"/>
       <c r="E265" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -23634,52 +24346,60 @@
       <c r="Z265" s="25" t="n"/>
       <c r="AA265" s="25" t="n"/>
       <c r="AB265" s="25" t="n"/>
       <c r="AC265" s="25" t="n"/>
       <c r="AD265" s="25" t="n"/>
       <c r="AE265" s="25" t="n"/>
       <c r="AF265" s="25" t="n"/>
       <c r="AG265" s="25" t="n"/>
       <c r="AH265" s="25" t="n"/>
       <c r="AI265" s="25" t="n"/>
       <c r="AJ265" s="25" t="n"/>
       <c r="AK265" s="25" t="n"/>
       <c r="AL265" s="25" t="n"/>
       <c r="AM265" s="25" t="n"/>
       <c r="AN265" s="25" t="n"/>
       <c r="AO265" s="25" t="n"/>
       <c r="AP265" s="25" t="n"/>
       <c r="AQ265" s="25" t="n"/>
       <c r="AR265" s="25" t="n"/>
       <c r="AS265" s="25" t="n"/>
       <c r="AT265" s="25" t="n"/>
       <c r="AU265" s="25" t="n"/>
       <c r="AV265" s="25" t="n"/>
       <c r="AW265" s="25" t="n"/>
       <c r="AX265" s="25" t="n"/>
-      <c r="AY265" s="25" t="n"/>
-      <c r="AZ265" s="25" t="n"/>
+      <c r="AY265" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ265" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA265" s="25" t="inlineStr">
         <is>
           <t>ST260574498</t>
         </is>
       </c>
       <c r="BB265" s="25" t="n">
         <v>7</v>
       </c>
       <c r="BC265" s="31" t="n"/>
       <c r="BD265" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="266" s="6">
       <c r="A266" s="40" t="n">
         <v>46156.53392361111</v>
       </c>
       <c r="B266" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C266" s="25" t="n"/>
@@ -23716,52 +24436,60 @@
       <c r="Z266" s="25" t="n"/>
       <c r="AA266" s="25" t="n"/>
       <c r="AB266" s="25" t="n"/>
       <c r="AC266" s="25" t="n"/>
       <c r="AD266" s="25" t="n"/>
       <c r="AE266" s="25" t="n"/>
       <c r="AF266" s="25" t="n"/>
       <c r="AG266" s="25" t="n"/>
       <c r="AH266" s="25" t="n"/>
       <c r="AI266" s="25" t="n"/>
       <c r="AJ266" s="25" t="n"/>
       <c r="AK266" s="25" t="n"/>
       <c r="AL266" s="25" t="n"/>
       <c r="AM266" s="25" t="n"/>
       <c r="AN266" s="25" t="n"/>
       <c r="AO266" s="25" t="n"/>
       <c r="AP266" s="25" t="n"/>
       <c r="AQ266" s="25" t="n"/>
       <c r="AR266" s="25" t="n"/>
       <c r="AS266" s="25" t="n"/>
       <c r="AT266" s="25" t="n"/>
       <c r="AU266" s="25" t="n"/>
       <c r="AV266" s="25" t="n"/>
       <c r="AW266" s="25" t="n"/>
       <c r="AX266" s="25" t="n"/>
-      <c r="AY266" s="25" t="n"/>
-      <c r="AZ266" s="25" t="n"/>
+      <c r="AY266" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ266" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA266" s="25" t="inlineStr">
         <is>
           <t>ST260574499</t>
         </is>
       </c>
       <c r="BB266" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC266" s="31" t="n"/>
       <c r="BD266" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="267" s="6">
       <c r="A267" s="40" t="n">
         <v>46156.54716435185</v>
       </c>
       <c r="B267" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C267" s="25" t="n"/>
@@ -23798,52 +24526,60 @@
       <c r="Z267" s="25" t="n"/>
       <c r="AA267" s="25" t="n"/>
       <c r="AB267" s="25" t="n"/>
       <c r="AC267" s="25" t="n"/>
       <c r="AD267" s="25" t="n"/>
       <c r="AE267" s="25" t="n"/>
       <c r="AF267" s="25" t="n"/>
       <c r="AG267" s="25" t="n"/>
       <c r="AH267" s="25" t="n"/>
       <c r="AI267" s="25" t="n"/>
       <c r="AJ267" s="25" t="n"/>
       <c r="AK267" s="25" t="n"/>
       <c r="AL267" s="25" t="n"/>
       <c r="AM267" s="25" t="n"/>
       <c r="AN267" s="25" t="n"/>
       <c r="AO267" s="25" t="n"/>
       <c r="AP267" s="25" t="n"/>
       <c r="AQ267" s="25" t="n"/>
       <c r="AR267" s="25" t="n"/>
       <c r="AS267" s="25" t="n"/>
       <c r="AT267" s="25" t="n"/>
       <c r="AU267" s="25" t="n"/>
       <c r="AV267" s="25" t="n"/>
       <c r="AW267" s="25" t="n"/>
       <c r="AX267" s="25" t="n"/>
-      <c r="AY267" s="25" t="n"/>
-      <c r="AZ267" s="25" t="n"/>
+      <c r="AY267" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ267" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA267" s="25" t="inlineStr">
         <is>
           <t>ST260574502</t>
         </is>
       </c>
       <c r="BB267" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC267" s="31" t="n"/>
       <c r="BD267" s="25" t="n"/>
     </row>
     <row r="268" s="6">
       <c r="A268" s="40" t="n">
         <v>46156.54681712963</v>
       </c>
       <c r="B268" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C268" s="25" t="n"/>
       <c r="D268" s="25" t="n"/>
       <c r="E268" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -23876,52 +24612,60 @@
       <c r="Z268" s="25" t="n"/>
       <c r="AA268" s="25" t="n"/>
       <c r="AB268" s="25" t="n"/>
       <c r="AC268" s="25" t="n"/>
       <c r="AD268" s="25" t="n"/>
       <c r="AE268" s="25" t="n"/>
       <c r="AF268" s="25" t="n"/>
       <c r="AG268" s="25" t="n"/>
       <c r="AH268" s="25" t="n"/>
       <c r="AI268" s="25" t="n"/>
       <c r="AJ268" s="25" t="n"/>
       <c r="AK268" s="25" t="n"/>
       <c r="AL268" s="25" t="n"/>
       <c r="AM268" s="25" t="n"/>
       <c r="AN268" s="25" t="n"/>
       <c r="AO268" s="25" t="n"/>
       <c r="AP268" s="25" t="n"/>
       <c r="AQ268" s="25" t="n"/>
       <c r="AR268" s="25" t="n"/>
       <c r="AS268" s="25" t="n"/>
       <c r="AT268" s="25" t="n"/>
       <c r="AU268" s="25" t="n"/>
       <c r="AV268" s="25" t="n"/>
       <c r="AW268" s="25" t="n"/>
       <c r="AX268" s="25" t="n"/>
-      <c r="AY268" s="25" t="n"/>
-      <c r="AZ268" s="25" t="n"/>
+      <c r="AY268" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ268" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA268" s="25" t="inlineStr">
         <is>
           <t>ST260574503</t>
         </is>
       </c>
       <c r="BB268" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC268" s="31" t="n"/>
       <c r="BD268" s="25" t="n"/>
     </row>
     <row r="269" s="6">
       <c r="A269" s="40" t="n">
         <v>46156.53045138889</v>
       </c>
       <c r="B269" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C269" s="25" t="n"/>
       <c r="D269" s="25" t="n"/>
       <c r="E269" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -23954,52 +24698,60 @@
       <c r="Z269" s="25" t="n"/>
       <c r="AA269" s="25" t="n"/>
       <c r="AB269" s="25" t="n"/>
       <c r="AC269" s="25" t="n"/>
       <c r="AD269" s="25" t="n"/>
       <c r="AE269" s="25" t="n"/>
       <c r="AF269" s="25" t="n"/>
       <c r="AG269" s="25" t="n"/>
       <c r="AH269" s="25" t="n"/>
       <c r="AI269" s="25" t="n"/>
       <c r="AJ269" s="25" t="n"/>
       <c r="AK269" s="25" t="n"/>
       <c r="AL269" s="25" t="n"/>
       <c r="AM269" s="25" t="n"/>
       <c r="AN269" s="25" t="n"/>
       <c r="AO269" s="25" t="n"/>
       <c r="AP269" s="25" t="n"/>
       <c r="AQ269" s="25" t="n"/>
       <c r="AR269" s="25" t="n"/>
       <c r="AS269" s="25" t="n"/>
       <c r="AT269" s="25" t="n"/>
       <c r="AU269" s="25" t="n"/>
       <c r="AV269" s="25" t="n"/>
       <c r="AW269" s="25" t="n"/>
       <c r="AX269" s="25" t="n"/>
-      <c r="AY269" s="25" t="n"/>
-      <c r="AZ269" s="25" t="n"/>
+      <c r="AY269" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ269" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA269" s="25" t="inlineStr">
         <is>
           <t>ST260574506</t>
         </is>
       </c>
       <c r="BB269" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC269" s="31" t="n"/>
       <c r="BD269" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="270" s="6">
       <c r="A270" s="40" t="n">
         <v>46156.53020833333</v>
       </c>
       <c r="B270" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C270" s="25" t="n"/>
@@ -24036,52 +24788,60 @@
       <c r="Z270" s="25" t="n"/>
       <c r="AA270" s="25" t="n"/>
       <c r="AB270" s="25" t="n"/>
       <c r="AC270" s="25" t="n"/>
       <c r="AD270" s="25" t="n"/>
       <c r="AE270" s="25" t="n"/>
       <c r="AF270" s="25" t="n"/>
       <c r="AG270" s="25" t="n"/>
       <c r="AH270" s="25" t="n"/>
       <c r="AI270" s="25" t="n"/>
       <c r="AJ270" s="25" t="n"/>
       <c r="AK270" s="25" t="n"/>
       <c r="AL270" s="25" t="n"/>
       <c r="AM270" s="25" t="n"/>
       <c r="AN270" s="25" t="n"/>
       <c r="AO270" s="25" t="n"/>
       <c r="AP270" s="25" t="n"/>
       <c r="AQ270" s="25" t="n"/>
       <c r="AR270" s="25" t="n"/>
       <c r="AS270" s="25" t="n"/>
       <c r="AT270" s="25" t="n"/>
       <c r="AU270" s="25" t="n"/>
       <c r="AV270" s="25" t="n"/>
       <c r="AW270" s="25" t="n"/>
       <c r="AX270" s="25" t="n"/>
-      <c r="AY270" s="25" t="n"/>
-      <c r="AZ270" s="25" t="n"/>
+      <c r="AY270" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ270" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA270" s="25" t="inlineStr">
         <is>
           <t>ST260574507</t>
         </is>
       </c>
       <c r="BB270" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC270" s="31" t="n"/>
       <c r="BD270" s="25" t="n"/>
     </row>
     <row r="271" s="6">
       <c r="A271" s="40" t="n">
         <v>46156.53640046297</v>
       </c>
       <c r="B271" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C271" s="25" t="n"/>
       <c r="D271" s="25" t="n"/>
       <c r="E271" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -24114,52 +24874,60 @@
       <c r="Z271" s="25" t="n"/>
       <c r="AA271" s="25" t="n"/>
       <c r="AB271" s="25" t="n"/>
       <c r="AC271" s="25" t="n"/>
       <c r="AD271" s="25" t="n"/>
       <c r="AE271" s="25" t="n"/>
       <c r="AF271" s="25" t="n"/>
       <c r="AG271" s="25" t="n"/>
       <c r="AH271" s="25" t="n"/>
       <c r="AI271" s="25" t="n"/>
       <c r="AJ271" s="25" t="n"/>
       <c r="AK271" s="25" t="n"/>
       <c r="AL271" s="25" t="n"/>
       <c r="AM271" s="25" t="n"/>
       <c r="AN271" s="25" t="n"/>
       <c r="AO271" s="25" t="n"/>
       <c r="AP271" s="25" t="n"/>
       <c r="AQ271" s="25" t="n"/>
       <c r="AR271" s="25" t="n"/>
       <c r="AS271" s="25" t="n"/>
       <c r="AT271" s="25" t="n"/>
       <c r="AU271" s="25" t="n"/>
       <c r="AV271" s="25" t="n"/>
       <c r="AW271" s="25" t="n"/>
       <c r="AX271" s="25" t="n"/>
-      <c r="AY271" s="25" t="n"/>
-      <c r="AZ271" s="25" t="n"/>
+      <c r="AY271" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ271" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA271" s="25" t="inlineStr">
         <is>
           <t>ST260574508</t>
         </is>
       </c>
       <c r="BB271" s="25" t="n">
         <v>17</v>
       </c>
       <c r="BC271" s="31" t="n"/>
       <c r="BD271" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="272" s="6">
       <c r="A272" s="40" t="n">
         <v>46156.53649305556</v>
       </c>
       <c r="B272" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C272" s="25" t="n"/>
@@ -24196,52 +24964,60 @@
       <c r="Z272" s="25" t="n"/>
       <c r="AA272" s="25" t="n"/>
       <c r="AB272" s="25" t="n"/>
       <c r="AC272" s="25" t="n"/>
       <c r="AD272" s="25" t="n"/>
       <c r="AE272" s="25" t="n"/>
       <c r="AF272" s="25" t="n"/>
       <c r="AG272" s="25" t="n"/>
       <c r="AH272" s="25" t="n"/>
       <c r="AI272" s="25" t="n"/>
       <c r="AJ272" s="25" t="n"/>
       <c r="AK272" s="25" t="n"/>
       <c r="AL272" s="25" t="n"/>
       <c r="AM272" s="25" t="n"/>
       <c r="AN272" s="25" t="n"/>
       <c r="AO272" s="25" t="n"/>
       <c r="AP272" s="25" t="n"/>
       <c r="AQ272" s="25" t="n"/>
       <c r="AR272" s="25" t="n"/>
       <c r="AS272" s="25" t="n"/>
       <c r="AT272" s="25" t="n"/>
       <c r="AU272" s="25" t="n"/>
       <c r="AV272" s="25" t="n"/>
       <c r="AW272" s="25" t="n"/>
       <c r="AX272" s="25" t="n"/>
-      <c r="AY272" s="25" t="n"/>
-      <c r="AZ272" s="25" t="n"/>
+      <c r="AY272" s="25" t="inlineStr">
+        <is>
+          <t>粤BHN255</t>
+        </is>
+      </c>
+      <c r="AZ272" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8046293</t>
+        </is>
+      </c>
       <c r="BA272" s="25" t="inlineStr">
         <is>
           <t>ST260574509</t>
         </is>
       </c>
       <c r="BB272" s="25" t="n">
         <v>15</v>
       </c>
       <c r="BC272" s="31" t="n"/>
       <c r="BD272" s="25" t="n"/>
     </row>
     <row r="273" s="6">
       <c r="A273" s="40" t="n">
         <v>46156.53633101852</v>
       </c>
       <c r="B273" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C273" s="25" t="n"/>
       <c r="D273" s="25" t="n"/>
       <c r="E273" s="25" t="inlineStr">
         <is>
           <t>稳速达-奥克兰海卡包税</t>
@@ -24274,52 +25050,60 @@
       <c r="Z273" s="25" t="n"/>
       <c r="AA273" s="25" t="n"/>
       <c r="AB273" s="25" t="n"/>
       <c r="AC273" s="25" t="n"/>
       <c r="AD273" s="25" t="n"/>
       <c r="AE273" s="25" t="n"/>
       <c r="AF273" s="25" t="n"/>
       <c r="AG273" s="25" t="n"/>
       <c r="AH273" s="25" t="n"/>
       <c r="AI273" s="25" t="n"/>
       <c r="AJ273" s="25" t="n"/>
       <c r="AK273" s="25" t="n"/>
       <c r="AL273" s="25" t="n"/>
       <c r="AM273" s="25" t="n"/>
       <c r="AN273" s="25" t="n"/>
       <c r="AO273" s="25" t="n"/>
       <c r="AP273" s="25" t="n"/>
       <c r="AQ273" s="25" t="n"/>
       <c r="AR273" s="25" t="n"/>
       <c r="AS273" s="25" t="n"/>
       <c r="AT273" s="25" t="n"/>
       <c r="AU273" s="25" t="n"/>
       <c r="AV273" s="25" t="n"/>
       <c r="AW273" s="25" t="n"/>
       <c r="AX273" s="25" t="n"/>
-      <c r="AY273" s="25" t="n"/>
-      <c r="AZ273" s="25" t="n"/>
+      <c r="AY273" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ273" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA273" s="25" t="inlineStr">
         <is>
           <t>ST260574510</t>
         </is>
       </c>
       <c r="BB273" s="25" t="n">
         <v>17</v>
       </c>
       <c r="BC273" s="31" t="n"/>
       <c r="BD273" s="25" t="n"/>
     </row>
     <row r="274" s="6">
       <c r="A274" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B274" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C274" s="25" t="n"/>
       <c r="D274" s="25" t="n"/>
       <c r="E274" s="25" t="inlineStr">
@@ -24354,52 +25138,60 @@
       <c r="Z274" s="25" t="n"/>
       <c r="AA274" s="25" t="n"/>
       <c r="AB274" s="25" t="n"/>
       <c r="AC274" s="25" t="n"/>
       <c r="AD274" s="25" t="n"/>
       <c r="AE274" s="25" t="n"/>
       <c r="AF274" s="25" t="n"/>
       <c r="AG274" s="25" t="n"/>
       <c r="AH274" s="25" t="n"/>
       <c r="AI274" s="25" t="n"/>
       <c r="AJ274" s="25" t="n"/>
       <c r="AK274" s="25" t="n"/>
       <c r="AL274" s="25" t="n"/>
       <c r="AM274" s="25" t="n"/>
       <c r="AN274" s="25" t="n"/>
       <c r="AO274" s="25" t="n"/>
       <c r="AP274" s="25" t="n"/>
       <c r="AQ274" s="25" t="n"/>
       <c r="AR274" s="25" t="n"/>
       <c r="AS274" s="25" t="n"/>
       <c r="AT274" s="25" t="n"/>
       <c r="AU274" s="25" t="n"/>
       <c r="AV274" s="25" t="n"/>
       <c r="AW274" s="25" t="n"/>
       <c r="AX274" s="25" t="n"/>
-      <c r="AY274" s="25" t="n"/>
-      <c r="AZ274" s="25" t="n"/>
+      <c r="AY274" s="25" t="inlineStr">
+        <is>
+          <t>粤BHN255</t>
+        </is>
+      </c>
+      <c r="AZ274" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8046293</t>
+        </is>
+      </c>
       <c r="BA274" s="25" t="inlineStr">
         <is>
           <t>ST260574511</t>
         </is>
       </c>
       <c r="BB274" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC274" s="31" t="n"/>
       <c r="BD274" s="25" t="n"/>
     </row>
     <row r="275" s="6">
       <c r="A275" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B275" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C275" s="25" t="n"/>
       <c r="D275" s="25" t="n"/>
       <c r="E275" s="25" t="inlineStr">
@@ -24434,52 +25226,60 @@
       <c r="Z275" s="25" t="n"/>
       <c r="AA275" s="25" t="n"/>
       <c r="AB275" s="25" t="n"/>
       <c r="AC275" s="25" t="n"/>
       <c r="AD275" s="25" t="n"/>
       <c r="AE275" s="25" t="n"/>
       <c r="AF275" s="25" t="n"/>
       <c r="AG275" s="25" t="n"/>
       <c r="AH275" s="25" t="n"/>
       <c r="AI275" s="25" t="n"/>
       <c r="AJ275" s="25" t="n"/>
       <c r="AK275" s="25" t="n"/>
       <c r="AL275" s="25" t="n"/>
       <c r="AM275" s="25" t="n"/>
       <c r="AN275" s="25" t="n"/>
       <c r="AO275" s="25" t="n"/>
       <c r="AP275" s="25" t="n"/>
       <c r="AQ275" s="25" t="n"/>
       <c r="AR275" s="25" t="n"/>
       <c r="AS275" s="25" t="n"/>
       <c r="AT275" s="25" t="n"/>
       <c r="AU275" s="25" t="n"/>
       <c r="AV275" s="25" t="n"/>
       <c r="AW275" s="25" t="n"/>
       <c r="AX275" s="25" t="n"/>
-      <c r="AY275" s="25" t="n"/>
-      <c r="AZ275" s="25" t="n"/>
+      <c r="AY275" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ275" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA275" s="25" t="inlineStr">
         <is>
           <t>ST260574512</t>
         </is>
       </c>
       <c r="BB275" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC275" s="31" t="n"/>
       <c r="BD275" s="25" t="n"/>
     </row>
     <row r="276" s="6">
       <c r="A276" s="40" t="n">
         <v>46156.53103009259</v>
       </c>
       <c r="B276" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C276" s="25" t="n"/>
       <c r="D276" s="25" t="n"/>
       <c r="E276" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -24512,52 +25312,60 @@
       <c r="Z276" s="25" t="n"/>
       <c r="AA276" s="25" t="n"/>
       <c r="AB276" s="25" t="n"/>
       <c r="AC276" s="25" t="n"/>
       <c r="AD276" s="25" t="n"/>
       <c r="AE276" s="25" t="n"/>
       <c r="AF276" s="25" t="n"/>
       <c r="AG276" s="25" t="n"/>
       <c r="AH276" s="25" t="n"/>
       <c r="AI276" s="25" t="n"/>
       <c r="AJ276" s="25" t="n"/>
       <c r="AK276" s="25" t="n"/>
       <c r="AL276" s="25" t="n"/>
       <c r="AM276" s="25" t="n"/>
       <c r="AN276" s="25" t="n"/>
       <c r="AO276" s="25" t="n"/>
       <c r="AP276" s="25" t="n"/>
       <c r="AQ276" s="25" t="n"/>
       <c r="AR276" s="25" t="n"/>
       <c r="AS276" s="25" t="n"/>
       <c r="AT276" s="25" t="n"/>
       <c r="AU276" s="25" t="n"/>
       <c r="AV276" s="25" t="n"/>
       <c r="AW276" s="25" t="n"/>
       <c r="AX276" s="25" t="n"/>
-      <c r="AY276" s="25" t="n"/>
-      <c r="AZ276" s="25" t="n"/>
+      <c r="AY276" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ276" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA276" s="25" t="inlineStr">
         <is>
           <t>ST260574513</t>
         </is>
       </c>
       <c r="BB276" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC276" s="31" t="n"/>
       <c r="BD276" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="277" s="6">
       <c r="A277" s="40" t="n">
         <v>46156.53107638889</v>
       </c>
       <c r="B277" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C277" s="25" t="n"/>
@@ -24594,52 +25402,60 @@
       <c r="Z277" s="25" t="n"/>
       <c r="AA277" s="25" t="n"/>
       <c r="AB277" s="25" t="n"/>
       <c r="AC277" s="25" t="n"/>
       <c r="AD277" s="25" t="n"/>
       <c r="AE277" s="25" t="n"/>
       <c r="AF277" s="25" t="n"/>
       <c r="AG277" s="25" t="n"/>
       <c r="AH277" s="25" t="n"/>
       <c r="AI277" s="25" t="n"/>
       <c r="AJ277" s="25" t="n"/>
       <c r="AK277" s="25" t="n"/>
       <c r="AL277" s="25" t="n"/>
       <c r="AM277" s="25" t="n"/>
       <c r="AN277" s="25" t="n"/>
       <c r="AO277" s="25" t="n"/>
       <c r="AP277" s="25" t="n"/>
       <c r="AQ277" s="25" t="n"/>
       <c r="AR277" s="25" t="n"/>
       <c r="AS277" s="25" t="n"/>
       <c r="AT277" s="25" t="n"/>
       <c r="AU277" s="25" t="n"/>
       <c r="AV277" s="25" t="n"/>
       <c r="AW277" s="25" t="n"/>
       <c r="AX277" s="25" t="n"/>
-      <c r="AY277" s="25" t="n"/>
-      <c r="AZ277" s="25" t="n"/>
+      <c r="AY277" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ277" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA277" s="25" t="inlineStr">
         <is>
           <t>ST260574514</t>
         </is>
       </c>
       <c r="BB277" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC277" s="31" t="n"/>
       <c r="BD277" s="25" t="n"/>
     </row>
     <row r="278" s="6">
       <c r="A278" s="40" t="n">
         <v>46156.53111111111</v>
       </c>
       <c r="B278" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C278" s="25" t="n"/>
       <c r="D278" s="25" t="n"/>
       <c r="E278" s="25" t="inlineStr">
         <is>
           <t>稳速达-奥克兰海卡包税</t>
@@ -24672,52 +25488,60 @@
       <c r="Z278" s="25" t="n"/>
       <c r="AA278" s="25" t="n"/>
       <c r="AB278" s="25" t="n"/>
       <c r="AC278" s="25" t="n"/>
       <c r="AD278" s="25" t="n"/>
       <c r="AE278" s="25" t="n"/>
       <c r="AF278" s="25" t="n"/>
       <c r="AG278" s="25" t="n"/>
       <c r="AH278" s="25" t="n"/>
       <c r="AI278" s="25" t="n"/>
       <c r="AJ278" s="25" t="n"/>
       <c r="AK278" s="25" t="n"/>
       <c r="AL278" s="25" t="n"/>
       <c r="AM278" s="25" t="n"/>
       <c r="AN278" s="25" t="n"/>
       <c r="AO278" s="25" t="n"/>
       <c r="AP278" s="25" t="n"/>
       <c r="AQ278" s="25" t="n"/>
       <c r="AR278" s="25" t="n"/>
       <c r="AS278" s="25" t="n"/>
       <c r="AT278" s="25" t="n"/>
       <c r="AU278" s="25" t="n"/>
       <c r="AV278" s="25" t="n"/>
       <c r="AW278" s="25" t="n"/>
       <c r="AX278" s="25" t="n"/>
-      <c r="AY278" s="25" t="n"/>
-      <c r="AZ278" s="25" t="n"/>
+      <c r="AY278" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ278" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA278" s="25" t="inlineStr">
         <is>
           <t>ST260574515</t>
         </is>
       </c>
       <c r="BB278" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC278" s="31" t="n"/>
       <c r="BD278" s="25" t="n"/>
     </row>
     <row r="279" s="6">
       <c r="A279" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B279" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C279" s="25" t="n"/>
       <c r="D279" s="25" t="n"/>
       <c r="E279" s="25" t="inlineStr">
@@ -24752,52 +25576,60 @@
       <c r="Z279" s="25" t="n"/>
       <c r="AA279" s="25" t="n"/>
       <c r="AB279" s="25" t="n"/>
       <c r="AC279" s="25" t="n"/>
       <c r="AD279" s="25" t="n"/>
       <c r="AE279" s="25" t="n"/>
       <c r="AF279" s="25" t="n"/>
       <c r="AG279" s="25" t="n"/>
       <c r="AH279" s="25" t="n"/>
       <c r="AI279" s="25" t="n"/>
       <c r="AJ279" s="25" t="n"/>
       <c r="AK279" s="25" t="n"/>
       <c r="AL279" s="25" t="n"/>
       <c r="AM279" s="25" t="n"/>
       <c r="AN279" s="25" t="n"/>
       <c r="AO279" s="25" t="n"/>
       <c r="AP279" s="25" t="n"/>
       <c r="AQ279" s="25" t="n"/>
       <c r="AR279" s="25" t="n"/>
       <c r="AS279" s="25" t="n"/>
       <c r="AT279" s="25" t="n"/>
       <c r="AU279" s="25" t="n"/>
       <c r="AV279" s="25" t="n"/>
       <c r="AW279" s="25" t="n"/>
       <c r="AX279" s="25" t="n"/>
-      <c r="AY279" s="25" t="n"/>
-      <c r="AZ279" s="25" t="n"/>
+      <c r="AY279" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ279" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA279" s="25" t="inlineStr">
         <is>
           <t>ST260574519</t>
         </is>
       </c>
       <c r="BB279" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC279" s="31" t="n"/>
       <c r="BD279" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="280" s="6">
       <c r="A280" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B280" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
@@ -24836,52 +25668,60 @@
       <c r="Z280" s="25" t="n"/>
       <c r="AA280" s="25" t="n"/>
       <c r="AB280" s="25" t="n"/>
       <c r="AC280" s="25" t="n"/>
       <c r="AD280" s="25" t="n"/>
       <c r="AE280" s="25" t="n"/>
       <c r="AF280" s="25" t="n"/>
       <c r="AG280" s="25" t="n"/>
       <c r="AH280" s="25" t="n"/>
       <c r="AI280" s="25" t="n"/>
       <c r="AJ280" s="25" t="n"/>
       <c r="AK280" s="25" t="n"/>
       <c r="AL280" s="25" t="n"/>
       <c r="AM280" s="25" t="n"/>
       <c r="AN280" s="25" t="n"/>
       <c r="AO280" s="25" t="n"/>
       <c r="AP280" s="25" t="n"/>
       <c r="AQ280" s="25" t="n"/>
       <c r="AR280" s="25" t="n"/>
       <c r="AS280" s="25" t="n"/>
       <c r="AT280" s="25" t="n"/>
       <c r="AU280" s="25" t="n"/>
       <c r="AV280" s="25" t="n"/>
       <c r="AW280" s="25" t="n"/>
       <c r="AX280" s="25" t="n"/>
-      <c r="AY280" s="25" t="n"/>
-      <c r="AZ280" s="25" t="n"/>
+      <c r="AY280" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ280" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA280" s="25" t="inlineStr">
         <is>
           <t>ST260574520</t>
         </is>
       </c>
       <c r="BB280" s="25" t="n">
         <v>6</v>
       </c>
       <c r="BC280" s="31" t="n"/>
       <c r="BD280" s="25" t="n"/>
     </row>
     <row r="281" s="6">
       <c r="A281" s="40" t="n">
         <v>46156.54238425926</v>
       </c>
       <c r="B281" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C281" s="25" t="n"/>
       <c r="D281" s="25" t="n"/>
       <c r="E281" s="25" t="inlineStr">
         <is>
           <t>稳速达-奥克兰海卡包税</t>
@@ -24914,52 +25754,60 @@
       <c r="Z281" s="25" t="n"/>
       <c r="AA281" s="25" t="n"/>
       <c r="AB281" s="25" t="n"/>
       <c r="AC281" s="25" t="n"/>
       <c r="AD281" s="25" t="n"/>
       <c r="AE281" s="25" t="n"/>
       <c r="AF281" s="25" t="n"/>
       <c r="AG281" s="25" t="n"/>
       <c r="AH281" s="25" t="n"/>
       <c r="AI281" s="25" t="n"/>
       <c r="AJ281" s="25" t="n"/>
       <c r="AK281" s="25" t="n"/>
       <c r="AL281" s="25" t="n"/>
       <c r="AM281" s="25" t="n"/>
       <c r="AN281" s="25" t="n"/>
       <c r="AO281" s="25" t="n"/>
       <c r="AP281" s="25" t="n"/>
       <c r="AQ281" s="25" t="n"/>
       <c r="AR281" s="25" t="n"/>
       <c r="AS281" s="25" t="n"/>
       <c r="AT281" s="25" t="n"/>
       <c r="AU281" s="25" t="n"/>
       <c r="AV281" s="25" t="n"/>
       <c r="AW281" s="25" t="n"/>
       <c r="AX281" s="25" t="n"/>
-      <c r="AY281" s="25" t="n"/>
-      <c r="AZ281" s="25" t="n"/>
+      <c r="AY281" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ281" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA281" s="25" t="inlineStr">
         <is>
           <t>ST260574526</t>
         </is>
       </c>
       <c r="BB281" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC281" s="31" t="n"/>
       <c r="BD281" s="25" t="n"/>
     </row>
     <row r="282" s="6">
       <c r="A282" s="40" t="n">
         <v>46156.54236111111</v>
       </c>
       <c r="B282" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C282" s="25" t="n"/>
       <c r="D282" s="25" t="n"/>
       <c r="E282" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -24992,52 +25840,60 @@
       <c r="Z282" s="25" t="n"/>
       <c r="AA282" s="25" t="n"/>
       <c r="AB282" s="25" t="n"/>
       <c r="AC282" s="25" t="n"/>
       <c r="AD282" s="25" t="n"/>
       <c r="AE282" s="25" t="n"/>
       <c r="AF282" s="25" t="n"/>
       <c r="AG282" s="25" t="n"/>
       <c r="AH282" s="25" t="n"/>
       <c r="AI282" s="25" t="n"/>
       <c r="AJ282" s="25" t="n"/>
       <c r="AK282" s="25" t="n"/>
       <c r="AL282" s="25" t="n"/>
       <c r="AM282" s="25" t="n"/>
       <c r="AN282" s="25" t="n"/>
       <c r="AO282" s="25" t="n"/>
       <c r="AP282" s="25" t="n"/>
       <c r="AQ282" s="25" t="n"/>
       <c r="AR282" s="25" t="n"/>
       <c r="AS282" s="25" t="n"/>
       <c r="AT282" s="25" t="n"/>
       <c r="AU282" s="25" t="n"/>
       <c r="AV282" s="25" t="n"/>
       <c r="AW282" s="25" t="n"/>
       <c r="AX282" s="25" t="n"/>
-      <c r="AY282" s="25" t="n"/>
-      <c r="AZ282" s="25" t="n"/>
+      <c r="AY282" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ282" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA282" s="25" t="inlineStr">
         <is>
           <t>ST260574527</t>
         </is>
       </c>
       <c r="BB282" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC282" s="31" t="n"/>
       <c r="BD282" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="283" s="6">
       <c r="A283" s="40" t="n">
         <v>46156.54211805556</v>
       </c>
       <c r="B283" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C283" s="25" t="n"/>
@@ -25074,52 +25930,60 @@
       <c r="Z283" s="25" t="n"/>
       <c r="AA283" s="25" t="n"/>
       <c r="AB283" s="25" t="n"/>
       <c r="AC283" s="25" t="n"/>
       <c r="AD283" s="25" t="n"/>
       <c r="AE283" s="25" t="n"/>
       <c r="AF283" s="25" t="n"/>
       <c r="AG283" s="25" t="n"/>
       <c r="AH283" s="25" t="n"/>
       <c r="AI283" s="25" t="n"/>
       <c r="AJ283" s="25" t="n"/>
       <c r="AK283" s="25" t="n"/>
       <c r="AL283" s="25" t="n"/>
       <c r="AM283" s="25" t="n"/>
       <c r="AN283" s="25" t="n"/>
       <c r="AO283" s="25" t="n"/>
       <c r="AP283" s="25" t="n"/>
       <c r="AQ283" s="25" t="n"/>
       <c r="AR283" s="25" t="n"/>
       <c r="AS283" s="25" t="n"/>
       <c r="AT283" s="25" t="n"/>
       <c r="AU283" s="25" t="n"/>
       <c r="AV283" s="25" t="n"/>
       <c r="AW283" s="25" t="n"/>
       <c r="AX283" s="25" t="n"/>
-      <c r="AY283" s="25" t="n"/>
-      <c r="AZ283" s="25" t="n"/>
+      <c r="AY283" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ283" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA283" s="25" t="inlineStr">
         <is>
           <t>ST260574528</t>
         </is>
       </c>
       <c r="BB283" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC283" s="31" t="n"/>
       <c r="BD283" s="25" t="n"/>
     </row>
     <row r="284" s="6">
       <c r="A284" s="40" t="n">
         <v>46156.55225694444</v>
       </c>
       <c r="B284" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C284" s="25" t="n"/>
       <c r="D284" s="25" t="n"/>
       <c r="E284" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -25152,52 +26016,60 @@
       <c r="Z284" s="25" t="n"/>
       <c r="AA284" s="25" t="n"/>
       <c r="AB284" s="25" t="n"/>
       <c r="AC284" s="25" t="n"/>
       <c r="AD284" s="25" t="n"/>
       <c r="AE284" s="25" t="n"/>
       <c r="AF284" s="25" t="n"/>
       <c r="AG284" s="25" t="n"/>
       <c r="AH284" s="25" t="n"/>
       <c r="AI284" s="25" t="n"/>
       <c r="AJ284" s="25" t="n"/>
       <c r="AK284" s="25" t="n"/>
       <c r="AL284" s="25" t="n"/>
       <c r="AM284" s="25" t="n"/>
       <c r="AN284" s="25" t="n"/>
       <c r="AO284" s="25" t="n"/>
       <c r="AP284" s="25" t="n"/>
       <c r="AQ284" s="25" t="n"/>
       <c r="AR284" s="25" t="n"/>
       <c r="AS284" s="25" t="n"/>
       <c r="AT284" s="25" t="n"/>
       <c r="AU284" s="25" t="n"/>
       <c r="AV284" s="25" t="n"/>
       <c r="AW284" s="25" t="n"/>
       <c r="AX284" s="25" t="n"/>
-      <c r="AY284" s="25" t="n"/>
-      <c r="AZ284" s="25" t="n"/>
+      <c r="AY284" s="25" t="inlineStr">
+        <is>
+          <t>粤BNC306</t>
+        </is>
+      </c>
+      <c r="AZ284" s="25" t="inlineStr">
+        <is>
+          <t>OOCU9727060</t>
+        </is>
+      </c>
       <c r="BA284" s="25" t="inlineStr">
         <is>
           <t>ST260574529</t>
         </is>
       </c>
       <c r="BB284" s="25" t="n">
         <v>20</v>
       </c>
       <c r="BC284" s="31" t="n"/>
       <c r="BD284" s="25" t="inlineStr">
         <is>
           <t>PO202605140009</t>
         </is>
       </c>
     </row>
     <row r="285" s="6">
       <c r="A285" s="40" t="n">
         <v>46156.54832175926</v>
       </c>
       <c r="B285" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C285" s="25" t="n"/>
@@ -25234,52 +26106,60 @@
       <c r="Z285" s="25" t="n"/>
       <c r="AA285" s="25" t="n"/>
       <c r="AB285" s="25" t="n"/>
       <c r="AC285" s="25" t="n"/>
       <c r="AD285" s="25" t="n"/>
       <c r="AE285" s="25" t="n"/>
       <c r="AF285" s="25" t="n"/>
       <c r="AG285" s="25" t="n"/>
       <c r="AH285" s="25" t="n"/>
       <c r="AI285" s="25" t="n"/>
       <c r="AJ285" s="25" t="n"/>
       <c r="AK285" s="25" t="n"/>
       <c r="AL285" s="25" t="n"/>
       <c r="AM285" s="25" t="n"/>
       <c r="AN285" s="25" t="n"/>
       <c r="AO285" s="25" t="n"/>
       <c r="AP285" s="25" t="n"/>
       <c r="AQ285" s="25" t="n"/>
       <c r="AR285" s="25" t="n"/>
       <c r="AS285" s="25" t="n"/>
       <c r="AT285" s="25" t="n"/>
       <c r="AU285" s="25" t="n"/>
       <c r="AV285" s="25" t="n"/>
       <c r="AW285" s="25" t="n"/>
       <c r="AX285" s="25" t="n"/>
-      <c r="AY285" s="25" t="n"/>
-      <c r="AZ285" s="25" t="n"/>
+      <c r="AY285" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ285" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA285" s="25" t="inlineStr">
         <is>
           <t>ST260574530</t>
         </is>
       </c>
       <c r="BB285" s="25" t="n">
         <v>20</v>
       </c>
       <c r="BC285" s="31" t="n"/>
       <c r="BD285" s="25" t="n"/>
     </row>
     <row r="286" s="6">
       <c r="A286" s="40" t="n">
         <v>46156.54677083333</v>
       </c>
       <c r="B286" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C286" s="25" t="n"/>
       <c r="D286" s="25" t="n"/>
       <c r="E286" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -25312,52 +26192,60 @@
       <c r="Z286" s="25" t="n"/>
       <c r="AA286" s="25" t="n"/>
       <c r="AB286" s="25" t="n"/>
       <c r="AC286" s="25" t="n"/>
       <c r="AD286" s="25" t="n"/>
       <c r="AE286" s="25" t="n"/>
       <c r="AF286" s="25" t="n"/>
       <c r="AG286" s="25" t="n"/>
       <c r="AH286" s="25" t="n"/>
       <c r="AI286" s="25" t="n"/>
       <c r="AJ286" s="25" t="n"/>
       <c r="AK286" s="25" t="n"/>
       <c r="AL286" s="25" t="n"/>
       <c r="AM286" s="25" t="n"/>
       <c r="AN286" s="25" t="n"/>
       <c r="AO286" s="25" t="n"/>
       <c r="AP286" s="25" t="n"/>
       <c r="AQ286" s="25" t="n"/>
       <c r="AR286" s="25" t="n"/>
       <c r="AS286" s="25" t="n"/>
       <c r="AT286" s="25" t="n"/>
       <c r="AU286" s="25" t="n"/>
       <c r="AV286" s="25" t="n"/>
       <c r="AW286" s="25" t="n"/>
       <c r="AX286" s="25" t="n"/>
-      <c r="AY286" s="25" t="n"/>
-      <c r="AZ286" s="25" t="n"/>
+      <c r="AY286" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ286" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA286" s="25" t="inlineStr">
         <is>
           <t>ST260574531</t>
         </is>
       </c>
       <c r="BB286" s="25" t="n">
         <v>18</v>
       </c>
       <c r="BC286" s="31" t="n"/>
       <c r="BD286" s="25" t="n"/>
     </row>
     <row r="287" s="6">
       <c r="A287" s="40" t="n">
         <v>46156.59951388889</v>
       </c>
       <c r="B287" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C287" s="25" t="n"/>
       <c r="D287" s="25" t="n"/>
       <c r="E287" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -25390,52 +26278,60 @@
       <c r="Z287" s="25" t="n"/>
       <c r="AA287" s="25" t="n"/>
       <c r="AB287" s="25" t="n"/>
       <c r="AC287" s="25" t="n"/>
       <c r="AD287" s="25" t="n"/>
       <c r="AE287" s="25" t="n"/>
       <c r="AF287" s="25" t="n"/>
       <c r="AG287" s="25" t="n"/>
       <c r="AH287" s="25" t="n"/>
       <c r="AI287" s="25" t="n"/>
       <c r="AJ287" s="25" t="n"/>
       <c r="AK287" s="25" t="n"/>
       <c r="AL287" s="25" t="n"/>
       <c r="AM287" s="25" t="n"/>
       <c r="AN287" s="25" t="n"/>
       <c r="AO287" s="25" t="n"/>
       <c r="AP287" s="25" t="n"/>
       <c r="AQ287" s="25" t="n"/>
       <c r="AR287" s="25" t="n"/>
       <c r="AS287" s="25" t="n"/>
       <c r="AT287" s="25" t="n"/>
       <c r="AU287" s="25" t="n"/>
       <c r="AV287" s="25" t="n"/>
       <c r="AW287" s="25" t="n"/>
       <c r="AX287" s="25" t="n"/>
-      <c r="AY287" s="25" t="n"/>
-      <c r="AZ287" s="25" t="n"/>
+      <c r="AY287" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ287" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA287" s="25" t="inlineStr">
         <is>
           <t>ST260574532</t>
         </is>
       </c>
       <c r="BB287" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC287" s="31" t="n"/>
       <c r="BD287" s="25" t="n"/>
     </row>
     <row r="288" s="6">
       <c r="A288" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B288" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C288" s="25" t="n"/>
       <c r="D288" s="25" t="n"/>
       <c r="E288" s="25" t="inlineStr">
@@ -25470,52 +26366,60 @@
       <c r="Z288" s="25" t="n"/>
       <c r="AA288" s="25" t="n"/>
       <c r="AB288" s="25" t="n"/>
       <c r="AC288" s="25" t="n"/>
       <c r="AD288" s="25" t="n"/>
       <c r="AE288" s="25" t="n"/>
       <c r="AF288" s="25" t="n"/>
       <c r="AG288" s="25" t="n"/>
       <c r="AH288" s="25" t="n"/>
       <c r="AI288" s="25" t="n"/>
       <c r="AJ288" s="25" t="n"/>
       <c r="AK288" s="25" t="n"/>
       <c r="AL288" s="25" t="n"/>
       <c r="AM288" s="25" t="n"/>
       <c r="AN288" s="25" t="n"/>
       <c r="AO288" s="25" t="n"/>
       <c r="AP288" s="25" t="n"/>
       <c r="AQ288" s="25" t="n"/>
       <c r="AR288" s="25" t="n"/>
       <c r="AS288" s="25" t="n"/>
       <c r="AT288" s="25" t="n"/>
       <c r="AU288" s="25" t="n"/>
       <c r="AV288" s="25" t="n"/>
       <c r="AW288" s="25" t="n"/>
       <c r="AX288" s="25" t="n"/>
-      <c r="AY288" s="25" t="n"/>
-      <c r="AZ288" s="25" t="n"/>
+      <c r="AY288" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ288" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA288" s="25" t="inlineStr">
         <is>
           <t>ST260574533</t>
         </is>
       </c>
       <c r="BB288" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC288" s="31" t="n"/>
       <c r="BD288" s="25" t="n"/>
     </row>
     <row r="289" s="6">
       <c r="A289" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B289" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C289" s="25" t="n"/>
       <c r="D289" s="25" t="n"/>
       <c r="E289" s="25" t="inlineStr">
@@ -25550,52 +26454,60 @@
       <c r="Z289" s="25" t="n"/>
       <c r="AA289" s="25" t="n"/>
       <c r="AB289" s="25" t="n"/>
       <c r="AC289" s="25" t="n"/>
       <c r="AD289" s="25" t="n"/>
       <c r="AE289" s="25" t="n"/>
       <c r="AF289" s="25" t="n"/>
       <c r="AG289" s="25" t="n"/>
       <c r="AH289" s="25" t="n"/>
       <c r="AI289" s="25" t="n"/>
       <c r="AJ289" s="25" t="n"/>
       <c r="AK289" s="25" t="n"/>
       <c r="AL289" s="25" t="n"/>
       <c r="AM289" s="25" t="n"/>
       <c r="AN289" s="25" t="n"/>
       <c r="AO289" s="25" t="n"/>
       <c r="AP289" s="25" t="n"/>
       <c r="AQ289" s="25" t="n"/>
       <c r="AR289" s="25" t="n"/>
       <c r="AS289" s="25" t="n"/>
       <c r="AT289" s="25" t="n"/>
       <c r="AU289" s="25" t="n"/>
       <c r="AV289" s="25" t="n"/>
       <c r="AW289" s="25" t="n"/>
       <c r="AX289" s="25" t="n"/>
-      <c r="AY289" s="25" t="n"/>
-      <c r="AZ289" s="25" t="n"/>
+      <c r="AY289" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ289" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA289" s="25" t="inlineStr">
         <is>
           <t>ST260574534</t>
         </is>
       </c>
       <c r="BB289" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC289" s="31" t="n"/>
       <c r="BD289" s="25" t="n"/>
     </row>
     <row r="290" s="6">
       <c r="A290" s="40" t="n">
         <v>46156.53525462963</v>
       </c>
       <c r="B290" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C290" s="25" t="n"/>
       <c r="D290" s="25" t="n"/>
       <c r="E290" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -25628,52 +26540,60 @@
       <c r="Z290" s="25" t="n"/>
       <c r="AA290" s="25" t="n"/>
       <c r="AB290" s="25" t="n"/>
       <c r="AC290" s="25" t="n"/>
       <c r="AD290" s="25" t="n"/>
       <c r="AE290" s="25" t="n"/>
       <c r="AF290" s="25" t="n"/>
       <c r="AG290" s="25" t="n"/>
       <c r="AH290" s="25" t="n"/>
       <c r="AI290" s="25" t="n"/>
       <c r="AJ290" s="25" t="n"/>
       <c r="AK290" s="25" t="n"/>
       <c r="AL290" s="25" t="n"/>
       <c r="AM290" s="25" t="n"/>
       <c r="AN290" s="25" t="n"/>
       <c r="AO290" s="25" t="n"/>
       <c r="AP290" s="25" t="n"/>
       <c r="AQ290" s="25" t="n"/>
       <c r="AR290" s="25" t="n"/>
       <c r="AS290" s="25" t="n"/>
       <c r="AT290" s="25" t="n"/>
       <c r="AU290" s="25" t="n"/>
       <c r="AV290" s="25" t="n"/>
       <c r="AW290" s="25" t="n"/>
       <c r="AX290" s="25" t="n"/>
-      <c r="AY290" s="25" t="n"/>
-      <c r="AZ290" s="25" t="n"/>
+      <c r="AY290" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ290" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA290" s="25" t="inlineStr">
         <is>
           <t>ST260574535</t>
         </is>
       </c>
       <c r="BB290" s="25" t="n">
         <v>20</v>
       </c>
       <c r="BC290" s="31" t="n"/>
       <c r="BD290" s="25" t="n"/>
     </row>
     <row r="291" s="6">
       <c r="A291" s="40" t="n">
         <v>46156.59923611111</v>
       </c>
       <c r="B291" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C291" s="25" t="n"/>
       <c r="D291" s="25" t="n"/>
       <c r="E291" s="25" t="inlineStr">
         <is>
           <t>稳速达-芝加哥海卡包税</t>
@@ -25706,52 +26626,60 @@
       <c r="Z291" s="25" t="n"/>
       <c r="AA291" s="25" t="n"/>
       <c r="AB291" s="25" t="n"/>
       <c r="AC291" s="25" t="n"/>
       <c r="AD291" s="25" t="n"/>
       <c r="AE291" s="25" t="n"/>
       <c r="AF291" s="25" t="n"/>
       <c r="AG291" s="25" t="n"/>
       <c r="AH291" s="25" t="n"/>
       <c r="AI291" s="25" t="n"/>
       <c r="AJ291" s="25" t="n"/>
       <c r="AK291" s="25" t="n"/>
       <c r="AL291" s="25" t="n"/>
       <c r="AM291" s="25" t="n"/>
       <c r="AN291" s="25" t="n"/>
       <c r="AO291" s="25" t="n"/>
       <c r="AP291" s="25" t="n"/>
       <c r="AQ291" s="25" t="n"/>
       <c r="AR291" s="25" t="n"/>
       <c r="AS291" s="25" t="n"/>
       <c r="AT291" s="25" t="n"/>
       <c r="AU291" s="25" t="n"/>
       <c r="AV291" s="25" t="n"/>
       <c r="AW291" s="25" t="n"/>
       <c r="AX291" s="25" t="n"/>
-      <c r="AY291" s="25" t="n"/>
-      <c r="AZ291" s="25" t="n"/>
+      <c r="AY291" s="25" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ291" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8986071</t>
+        </is>
+      </c>
       <c r="BA291" s="25" t="inlineStr">
         <is>
           <t>ST260574536</t>
         </is>
       </c>
       <c r="BB291" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC291" s="31" t="n"/>
       <c r="BD291" s="25" t="n"/>
     </row>
     <row r="292" s="6">
       <c r="A292" s="40" t="n">
         <v>46156.5990625</v>
       </c>
       <c r="B292" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C292" s="25" t="n"/>
       <c r="D292" s="25" t="n"/>
       <c r="E292" s="25" t="inlineStr">
         <is>
           <t>稳速达-奥克兰海卡包税</t>
@@ -25784,52 +26712,60 @@
       <c r="Z292" s="25" t="n"/>
       <c r="AA292" s="25" t="n"/>
       <c r="AB292" s="25" t="n"/>
       <c r="AC292" s="25" t="n"/>
       <c r="AD292" s="25" t="n"/>
       <c r="AE292" s="25" t="n"/>
       <c r="AF292" s="25" t="n"/>
       <c r="AG292" s="25" t="n"/>
       <c r="AH292" s="25" t="n"/>
       <c r="AI292" s="25" t="n"/>
       <c r="AJ292" s="25" t="n"/>
       <c r="AK292" s="25" t="n"/>
       <c r="AL292" s="25" t="n"/>
       <c r="AM292" s="25" t="n"/>
       <c r="AN292" s="25" t="n"/>
       <c r="AO292" s="25" t="n"/>
       <c r="AP292" s="25" t="n"/>
       <c r="AQ292" s="25" t="n"/>
       <c r="AR292" s="25" t="n"/>
       <c r="AS292" s="25" t="n"/>
       <c r="AT292" s="25" t="n"/>
       <c r="AU292" s="25" t="n"/>
       <c r="AV292" s="25" t="n"/>
       <c r="AW292" s="25" t="n"/>
       <c r="AX292" s="25" t="n"/>
-      <c r="AY292" s="25" t="n"/>
-      <c r="AZ292" s="25" t="n"/>
+      <c r="AY292" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ292" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA292" s="25" t="inlineStr">
         <is>
           <t>ST260574537</t>
         </is>
       </c>
       <c r="BB292" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC292" s="31" t="n"/>
       <c r="BD292" s="25" t="n"/>
     </row>
     <row r="293" s="6">
       <c r="A293" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B293" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C293" s="25" t="n"/>
       <c r="D293" s="25" t="n"/>
       <c r="E293" s="25" t="inlineStr">
@@ -25864,52 +26800,60 @@
       <c r="Z293" s="25" t="n"/>
       <c r="AA293" s="25" t="n"/>
       <c r="AB293" s="25" t="n"/>
       <c r="AC293" s="25" t="n"/>
       <c r="AD293" s="25" t="n"/>
       <c r="AE293" s="25" t="n"/>
       <c r="AF293" s="25" t="n"/>
       <c r="AG293" s="25" t="n"/>
       <c r="AH293" s="25" t="n"/>
       <c r="AI293" s="25" t="n"/>
       <c r="AJ293" s="25" t="n"/>
       <c r="AK293" s="25" t="n"/>
       <c r="AL293" s="25" t="n"/>
       <c r="AM293" s="25" t="n"/>
       <c r="AN293" s="25" t="n"/>
       <c r="AO293" s="25" t="n"/>
       <c r="AP293" s="25" t="n"/>
       <c r="AQ293" s="25" t="n"/>
       <c r="AR293" s="25" t="n"/>
       <c r="AS293" s="25" t="n"/>
       <c r="AT293" s="25" t="n"/>
       <c r="AU293" s="25" t="n"/>
       <c r="AV293" s="25" t="n"/>
       <c r="AW293" s="25" t="n"/>
       <c r="AX293" s="25" t="n"/>
-      <c r="AY293" s="25" t="n"/>
-      <c r="AZ293" s="25" t="n"/>
+      <c r="AY293" s="25" t="inlineStr">
+        <is>
+          <t>粤BMZ616</t>
+        </is>
+      </c>
+      <c r="AZ293" s="25" t="inlineStr">
+        <is>
+          <t>TRHU6674391</t>
+        </is>
+      </c>
       <c r="BA293" s="25" t="inlineStr">
         <is>
           <t>ST260574538</t>
         </is>
       </c>
       <c r="BB293" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC293" s="31" t="n"/>
       <c r="BD293" s="25" t="n"/>
     </row>
     <row r="294" s="6">
       <c r="A294" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B294" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C294" s="25" t="n"/>
       <c r="D294" s="25" t="n"/>
       <c r="E294" s="25" t="inlineStr">
@@ -25944,52 +26888,60 @@
       <c r="Z294" s="25" t="n"/>
       <c r="AA294" s="25" t="n"/>
       <c r="AB294" s="25" t="n"/>
       <c r="AC294" s="25" t="n"/>
       <c r="AD294" s="25" t="n"/>
       <c r="AE294" s="25" t="n"/>
       <c r="AF294" s="25" t="n"/>
       <c r="AG294" s="25" t="n"/>
       <c r="AH294" s="25" t="n"/>
       <c r="AI294" s="25" t="n"/>
       <c r="AJ294" s="25" t="n"/>
       <c r="AK294" s="25" t="n"/>
       <c r="AL294" s="25" t="n"/>
       <c r="AM294" s="25" t="n"/>
       <c r="AN294" s="25" t="n"/>
       <c r="AO294" s="25" t="n"/>
       <c r="AP294" s="25" t="n"/>
       <c r="AQ294" s="25" t="n"/>
       <c r="AR294" s="25" t="n"/>
       <c r="AS294" s="25" t="n"/>
       <c r="AT294" s="25" t="n"/>
       <c r="AU294" s="25" t="n"/>
       <c r="AV294" s="25" t="n"/>
       <c r="AW294" s="25" t="n"/>
       <c r="AX294" s="25" t="n"/>
-      <c r="AY294" s="25" t="n"/>
-      <c r="AZ294" s="25" t="n"/>
+      <c r="AY294" s="25" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ294" s="25" t="inlineStr">
+        <is>
+          <t>OOCU8986071</t>
+        </is>
+      </c>
       <c r="BA294" s="25" t="inlineStr">
         <is>
           <t>ST260574539</t>
         </is>
       </c>
       <c r="BB294" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC294" s="31" t="n"/>
       <c r="BD294" s="25" t="n"/>
     </row>
     <row r="295" s="6">
       <c r="A295" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B295" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C295" s="25" t="n"/>
       <c r="D295" s="25" t="n"/>
       <c r="E295" s="25" t="inlineStr">
@@ -26024,52 +26976,60 @@
       <c r="Z295" s="25" t="n"/>
       <c r="AA295" s="25" t="n"/>
       <c r="AB295" s="25" t="n"/>
       <c r="AC295" s="25" t="n"/>
       <c r="AD295" s="25" t="n"/>
       <c r="AE295" s="25" t="n"/>
       <c r="AF295" s="25" t="n"/>
       <c r="AG295" s="25" t="n"/>
       <c r="AH295" s="25" t="n"/>
       <c r="AI295" s="25" t="n"/>
       <c r="AJ295" s="25" t="n"/>
       <c r="AK295" s="25" t="n"/>
       <c r="AL295" s="25" t="n"/>
       <c r="AM295" s="25" t="n"/>
       <c r="AN295" s="25" t="n"/>
       <c r="AO295" s="25" t="n"/>
       <c r="AP295" s="25" t="n"/>
       <c r="AQ295" s="25" t="n"/>
       <c r="AR295" s="25" t="n"/>
       <c r="AS295" s="25" t="n"/>
       <c r="AT295" s="25" t="n"/>
       <c r="AU295" s="25" t="n"/>
       <c r="AV295" s="25" t="n"/>
       <c r="AW295" s="25" t="n"/>
       <c r="AX295" s="25" t="n"/>
-      <c r="AY295" s="25" t="n"/>
-      <c r="AZ295" s="25" t="n"/>
+      <c r="AY295" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ295" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA295" s="25" t="inlineStr">
         <is>
           <t>ST260574540</t>
         </is>
       </c>
       <c r="BB295" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC295" s="31" t="n"/>
       <c r="BD295" s="25" t="n"/>
     </row>
     <row r="296" s="6">
       <c r="A296" s="40" t="n">
         <v>46156.59880787037</v>
       </c>
       <c r="B296" s="25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C296" s="25" t="n"/>
       <c r="D296" s="25" t="n"/>
       <c r="E296" s="25" t="inlineStr">
         <is>
           <t>稳速达-休斯顿海卡包税</t>
@@ -26102,52 +27062,60 @@
       <c r="Z296" s="25" t="n"/>
       <c r="AA296" s="25" t="n"/>
       <c r="AB296" s="25" t="n"/>
       <c r="AC296" s="25" t="n"/>
       <c r="AD296" s="25" t="n"/>
       <c r="AE296" s="25" t="n"/>
       <c r="AF296" s="25" t="n"/>
       <c r="AG296" s="25" t="n"/>
       <c r="AH296" s="25" t="n"/>
       <c r="AI296" s="25" t="n"/>
       <c r="AJ296" s="25" t="n"/>
       <c r="AK296" s="25" t="n"/>
       <c r="AL296" s="25" t="n"/>
       <c r="AM296" s="25" t="n"/>
       <c r="AN296" s="25" t="n"/>
       <c r="AO296" s="25" t="n"/>
       <c r="AP296" s="25" t="n"/>
       <c r="AQ296" s="25" t="n"/>
       <c r="AR296" s="25" t="n"/>
       <c r="AS296" s="25" t="n"/>
       <c r="AT296" s="25" t="n"/>
       <c r="AU296" s="25" t="n"/>
       <c r="AV296" s="25" t="n"/>
       <c r="AW296" s="25" t="n"/>
       <c r="AX296" s="25" t="n"/>
-      <c r="AY296" s="25" t="n"/>
-      <c r="AZ296" s="25" t="n"/>
+      <c r="AY296" s="25" t="inlineStr">
+        <is>
+          <t>粤BFC811</t>
+        </is>
+      </c>
+      <c r="AZ296" s="25" t="inlineStr">
+        <is>
+          <t>CSNU5868135</t>
+        </is>
+      </c>
       <c r="BA296" s="25" t="inlineStr">
         <is>
           <t>ST260574543</t>
         </is>
       </c>
       <c r="BB296" s="25" t="n">
         <v>1</v>
       </c>
       <c r="BC296" s="31" t="n"/>
       <c r="BD296" s="25" t="n"/>
     </row>
     <row r="297" s="6">
       <c r="A297" s="40" t="n">
         <v>46156.54723379629</v>
       </c>
       <c r="B297" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C297" s="25" t="n"/>
       <c r="D297" s="25" t="n"/>
       <c r="E297" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -26180,52 +27148,60 @@
       <c r="Z297" s="25" t="n"/>
       <c r="AA297" s="25" t="n"/>
       <c r="AB297" s="25" t="n"/>
       <c r="AC297" s="25" t="n"/>
       <c r="AD297" s="25" t="n"/>
       <c r="AE297" s="25" t="n"/>
       <c r="AF297" s="25" t="n"/>
       <c r="AG297" s="25" t="n"/>
       <c r="AH297" s="25" t="n"/>
       <c r="AI297" s="25" t="n"/>
       <c r="AJ297" s="25" t="n"/>
       <c r="AK297" s="25" t="n"/>
       <c r="AL297" s="25" t="n"/>
       <c r="AM297" s="25" t="n"/>
       <c r="AN297" s="25" t="n"/>
       <c r="AO297" s="25" t="n"/>
       <c r="AP297" s="25" t="n"/>
       <c r="AQ297" s="25" t="n"/>
       <c r="AR297" s="25" t="n"/>
       <c r="AS297" s="25" t="n"/>
       <c r="AT297" s="25" t="n"/>
       <c r="AU297" s="25" t="n"/>
       <c r="AV297" s="25" t="n"/>
       <c r="AW297" s="25" t="n"/>
       <c r="AX297" s="25" t="n"/>
-      <c r="AY297" s="25" t="n"/>
-      <c r="AZ297" s="25" t="n"/>
+      <c r="AY297" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ297" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA297" s="25" t="inlineStr">
         <is>
           <t>ST260574544</t>
         </is>
       </c>
       <c r="BB297" s="25" t="n">
         <v>19</v>
       </c>
       <c r="BC297" s="31" t="n"/>
       <c r="BD297" s="25" t="n"/>
     </row>
     <row r="298" s="6">
       <c r="A298" s="40" t="n">
         <v>46156.53163194445</v>
       </c>
       <c r="B298" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C298" s="25" t="n"/>
       <c r="D298" s="25" t="n"/>
       <c r="E298" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -26258,52 +27234,60 @@
       <c r="Z298" s="25" t="n"/>
       <c r="AA298" s="25" t="n"/>
       <c r="AB298" s="25" t="n"/>
       <c r="AC298" s="25" t="n"/>
       <c r="AD298" s="25" t="n"/>
       <c r="AE298" s="25" t="n"/>
       <c r="AF298" s="25" t="n"/>
       <c r="AG298" s="25" t="n"/>
       <c r="AH298" s="25" t="n"/>
       <c r="AI298" s="25" t="n"/>
       <c r="AJ298" s="25" t="n"/>
       <c r="AK298" s="25" t="n"/>
       <c r="AL298" s="25" t="n"/>
       <c r="AM298" s="25" t="n"/>
       <c r="AN298" s="25" t="n"/>
       <c r="AO298" s="25" t="n"/>
       <c r="AP298" s="25" t="n"/>
       <c r="AQ298" s="25" t="n"/>
       <c r="AR298" s="25" t="n"/>
       <c r="AS298" s="25" t="n"/>
       <c r="AT298" s="25" t="n"/>
       <c r="AU298" s="25" t="n"/>
       <c r="AV298" s="25" t="n"/>
       <c r="AW298" s="25" t="n"/>
       <c r="AX298" s="25" t="n"/>
-      <c r="AY298" s="25" t="n"/>
-      <c r="AZ298" s="25" t="n"/>
+      <c r="AY298" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ298" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA298" s="25" t="inlineStr">
         <is>
           <t>ST260574545</t>
         </is>
       </c>
       <c r="BB298" s="25" t="n">
         <v>10</v>
       </c>
       <c r="BC298" s="31" t="n"/>
       <c r="BD298" s="25" t="n"/>
     </row>
     <row r="299" s="6">
       <c r="A299" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B299" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C299" s="25" t="n"/>
       <c r="D299" s="25" t="n"/>
       <c r="E299" s="25" t="inlineStr">
@@ -26338,52 +27322,60 @@
       <c r="Z299" s="25" t="n"/>
       <c r="AA299" s="25" t="n"/>
       <c r="AB299" s="25" t="n"/>
       <c r="AC299" s="25" t="n"/>
       <c r="AD299" s="25" t="n"/>
       <c r="AE299" s="25" t="n"/>
       <c r="AF299" s="25" t="n"/>
       <c r="AG299" s="25" t="n"/>
       <c r="AH299" s="25" t="n"/>
       <c r="AI299" s="25" t="n"/>
       <c r="AJ299" s="25" t="n"/>
       <c r="AK299" s="25" t="n"/>
       <c r="AL299" s="25" t="n"/>
       <c r="AM299" s="25" t="n"/>
       <c r="AN299" s="25" t="n"/>
       <c r="AO299" s="25" t="n"/>
       <c r="AP299" s="25" t="n"/>
       <c r="AQ299" s="25" t="n"/>
       <c r="AR299" s="25" t="n"/>
       <c r="AS299" s="25" t="n"/>
       <c r="AT299" s="25" t="n"/>
       <c r="AU299" s="25" t="n"/>
       <c r="AV299" s="25" t="n"/>
       <c r="AW299" s="25" t="n"/>
       <c r="AX299" s="25" t="n"/>
-      <c r="AY299" s="25" t="n"/>
-      <c r="AZ299" s="25" t="n"/>
+      <c r="AY299" s="46" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ299" s="46" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA299" s="25" t="inlineStr">
         <is>
           <t>ST260574549</t>
         </is>
       </c>
       <c r="BB299" s="25" t="n">
         <v>15</v>
       </c>
       <c r="BC299" s="31" t="n"/>
       <c r="BD299" s="25" t="n"/>
     </row>
     <row r="300" s="6">
       <c r="A300" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B300" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C300" s="25" t="n"/>
       <c r="D300" s="25" t="n"/>
       <c r="E300" s="25" t="inlineStr">
@@ -26418,52 +27410,60 @@
       <c r="Z300" s="25" t="n"/>
       <c r="AA300" s="25" t="n"/>
       <c r="AB300" s="25" t="n"/>
       <c r="AC300" s="25" t="n"/>
       <c r="AD300" s="25" t="n"/>
       <c r="AE300" s="25" t="n"/>
       <c r="AF300" s="25" t="n"/>
       <c r="AG300" s="25" t="n"/>
       <c r="AH300" s="25" t="n"/>
       <c r="AI300" s="25" t="n"/>
       <c r="AJ300" s="25" t="n"/>
       <c r="AK300" s="25" t="n"/>
       <c r="AL300" s="25" t="n"/>
       <c r="AM300" s="25" t="n"/>
       <c r="AN300" s="25" t="n"/>
       <c r="AO300" s="25" t="n"/>
       <c r="AP300" s="25" t="n"/>
       <c r="AQ300" s="25" t="n"/>
       <c r="AR300" s="25" t="n"/>
       <c r="AS300" s="25" t="n"/>
       <c r="AT300" s="25" t="n"/>
       <c r="AU300" s="25" t="n"/>
       <c r="AV300" s="25" t="n"/>
       <c r="AW300" s="25" t="n"/>
       <c r="AX300" s="25" t="n"/>
-      <c r="AY300" s="25" t="n"/>
-      <c r="AZ300" s="25" t="n"/>
+      <c r="AY300" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ300" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA300" s="25" t="inlineStr">
         <is>
           <t>ST260574550</t>
         </is>
       </c>
       <c r="BB300" s="25" t="n">
         <v>8</v>
       </c>
       <c r="BC300" s="31" t="n"/>
       <c r="BD300" s="25" t="n"/>
     </row>
     <row r="301" s="6">
       <c r="A301" s="40" t="n">
         <v>46156.53138888889</v>
       </c>
       <c r="B301" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C301" s="25" t="n"/>
       <c r="D301" s="25" t="n"/>
       <c r="E301" s="25" t="inlineStr">
         <is>
           <t>稳速达-卡尔加里海卡包税</t>
@@ -26496,52 +27496,60 @@
       <c r="Z301" s="25" t="n"/>
       <c r="AA301" s="25" t="n"/>
       <c r="AB301" s="25" t="n"/>
       <c r="AC301" s="25" t="n"/>
       <c r="AD301" s="25" t="n"/>
       <c r="AE301" s="25" t="n"/>
       <c r="AF301" s="25" t="n"/>
       <c r="AG301" s="25" t="n"/>
       <c r="AH301" s="25" t="n"/>
       <c r="AI301" s="25" t="n"/>
       <c r="AJ301" s="25" t="n"/>
       <c r="AK301" s="25" t="n"/>
       <c r="AL301" s="25" t="n"/>
       <c r="AM301" s="25" t="n"/>
       <c r="AN301" s="25" t="n"/>
       <c r="AO301" s="25" t="n"/>
       <c r="AP301" s="25" t="n"/>
       <c r="AQ301" s="25" t="n"/>
       <c r="AR301" s="25" t="n"/>
       <c r="AS301" s="25" t="n"/>
       <c r="AT301" s="25" t="n"/>
       <c r="AU301" s="25" t="n"/>
       <c r="AV301" s="25" t="n"/>
       <c r="AW301" s="25" t="n"/>
       <c r="AX301" s="25" t="n"/>
-      <c r="AY301" s="25" t="n"/>
-      <c r="AZ301" s="25" t="n"/>
+      <c r="AY301" s="46" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ301" s="46" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA301" s="25" t="inlineStr">
         <is>
           <t>ST260574551</t>
         </is>
       </c>
       <c r="BB301" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC301" s="31" t="n"/>
       <c r="BD301" s="25" t="n"/>
     </row>
     <row r="302" s="6">
       <c r="A302" s="40" t="n">
         <v>46156.53061342592</v>
       </c>
       <c r="B302" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C302" s="25" t="n"/>
       <c r="D302" s="25" t="n"/>
       <c r="E302" s="25" t="inlineStr">
         <is>
           <t>稳速达-卡尔加里海卡包税</t>
@@ -26574,52 +27582,60 @@
       <c r="Z302" s="25" t="n"/>
       <c r="AA302" s="25" t="n"/>
       <c r="AB302" s="25" t="n"/>
       <c r="AC302" s="25" t="n"/>
       <c r="AD302" s="25" t="n"/>
       <c r="AE302" s="25" t="n"/>
       <c r="AF302" s="25" t="n"/>
       <c r="AG302" s="25" t="n"/>
       <c r="AH302" s="25" t="n"/>
       <c r="AI302" s="25" t="n"/>
       <c r="AJ302" s="25" t="n"/>
       <c r="AK302" s="25" t="n"/>
       <c r="AL302" s="25" t="n"/>
       <c r="AM302" s="25" t="n"/>
       <c r="AN302" s="25" t="n"/>
       <c r="AO302" s="25" t="n"/>
       <c r="AP302" s="25" t="n"/>
       <c r="AQ302" s="25" t="n"/>
       <c r="AR302" s="25" t="n"/>
       <c r="AS302" s="25" t="n"/>
       <c r="AT302" s="25" t="n"/>
       <c r="AU302" s="25" t="n"/>
       <c r="AV302" s="25" t="n"/>
       <c r="AW302" s="25" t="n"/>
       <c r="AX302" s="25" t="n"/>
-      <c r="AY302" s="25" t="n"/>
-      <c r="AZ302" s="25" t="n"/>
+      <c r="AY302" s="46" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ302" s="46" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA302" s="25" t="inlineStr">
         <is>
           <t>ST260574552</t>
         </is>
       </c>
       <c r="BB302" s="25" t="n">
         <v>7</v>
       </c>
       <c r="BC302" s="31" t="n"/>
       <c r="BD302" s="25" t="n"/>
     </row>
     <row r="303" s="6">
       <c r="A303" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B303" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C303" s="25" t="n"/>
       <c r="D303" s="25" t="n"/>
       <c r="E303" s="25" t="inlineStr">
@@ -26654,52 +27670,60 @@
       <c r="Z303" s="25" t="n"/>
       <c r="AA303" s="25" t="n"/>
       <c r="AB303" s="25" t="n"/>
       <c r="AC303" s="25" t="n"/>
       <c r="AD303" s="25" t="n"/>
       <c r="AE303" s="25" t="n"/>
       <c r="AF303" s="25" t="n"/>
       <c r="AG303" s="25" t="n"/>
       <c r="AH303" s="25" t="n"/>
       <c r="AI303" s="25" t="n"/>
       <c r="AJ303" s="25" t="n"/>
       <c r="AK303" s="25" t="n"/>
       <c r="AL303" s="25" t="n"/>
       <c r="AM303" s="25" t="n"/>
       <c r="AN303" s="25" t="n"/>
       <c r="AO303" s="25" t="n"/>
       <c r="AP303" s="25" t="n"/>
       <c r="AQ303" s="25" t="n"/>
       <c r="AR303" s="25" t="n"/>
       <c r="AS303" s="25" t="n"/>
       <c r="AT303" s="25" t="n"/>
       <c r="AU303" s="25" t="n"/>
       <c r="AV303" s="25" t="n"/>
       <c r="AW303" s="25" t="n"/>
       <c r="AX303" s="25" t="n"/>
-      <c r="AY303" s="25" t="n"/>
-      <c r="AZ303" s="25" t="n"/>
+      <c r="AY303" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ303" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA303" s="25" t="inlineStr">
         <is>
           <t>ST260574553</t>
         </is>
       </c>
       <c r="BB303" s="25" t="n">
         <v>3</v>
       </c>
       <c r="BC303" s="31" t="n"/>
       <c r="BD303" s="25" t="n"/>
     </row>
     <row r="304" s="6">
       <c r="A304" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B304" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C304" s="25" t="n"/>
       <c r="D304" s="25" t="n"/>
       <c r="E304" s="25" t="inlineStr">
@@ -26734,52 +27758,60 @@
       <c r="Z304" s="25" t="n"/>
       <c r="AA304" s="25" t="n"/>
       <c r="AB304" s="25" t="n"/>
       <c r="AC304" s="25" t="n"/>
       <c r="AD304" s="25" t="n"/>
       <c r="AE304" s="25" t="n"/>
       <c r="AF304" s="25" t="n"/>
       <c r="AG304" s="25" t="n"/>
       <c r="AH304" s="25" t="n"/>
       <c r="AI304" s="25" t="n"/>
       <c r="AJ304" s="25" t="n"/>
       <c r="AK304" s="25" t="n"/>
       <c r="AL304" s="25" t="n"/>
       <c r="AM304" s="25" t="n"/>
       <c r="AN304" s="25" t="n"/>
       <c r="AO304" s="25" t="n"/>
       <c r="AP304" s="25" t="n"/>
       <c r="AQ304" s="25" t="n"/>
       <c r="AR304" s="25" t="n"/>
       <c r="AS304" s="25" t="n"/>
       <c r="AT304" s="25" t="n"/>
       <c r="AU304" s="25" t="n"/>
       <c r="AV304" s="25" t="n"/>
       <c r="AW304" s="25" t="n"/>
       <c r="AX304" s="25" t="n"/>
-      <c r="AY304" s="25" t="n"/>
-      <c r="AZ304" s="25" t="n"/>
+      <c r="AY304" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ304" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA304" s="25" t="inlineStr">
         <is>
           <t>ST260574554</t>
         </is>
       </c>
       <c r="BB304" s="25" t="n">
         <v>7</v>
       </c>
       <c r="BC304" s="31" t="n"/>
       <c r="BD304" s="25" t="n"/>
     </row>
     <row r="305" s="6">
       <c r="A305" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B305" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C305" s="25" t="n"/>
       <c r="D305" s="25" t="n"/>
       <c r="E305" s="25" t="inlineStr">
@@ -26814,52 +27846,60 @@
       <c r="Z305" s="25" t="n"/>
       <c r="AA305" s="25" t="n"/>
       <c r="AB305" s="25" t="n"/>
       <c r="AC305" s="25" t="n"/>
       <c r="AD305" s="25" t="n"/>
       <c r="AE305" s="25" t="n"/>
       <c r="AF305" s="25" t="n"/>
       <c r="AG305" s="25" t="n"/>
       <c r="AH305" s="25" t="n"/>
       <c r="AI305" s="25" t="n"/>
       <c r="AJ305" s="25" t="n"/>
       <c r="AK305" s="25" t="n"/>
       <c r="AL305" s="25" t="n"/>
       <c r="AM305" s="25" t="n"/>
       <c r="AN305" s="25" t="n"/>
       <c r="AO305" s="25" t="n"/>
       <c r="AP305" s="25" t="n"/>
       <c r="AQ305" s="25" t="n"/>
       <c r="AR305" s="25" t="n"/>
       <c r="AS305" s="25" t="n"/>
       <c r="AT305" s="25" t="n"/>
       <c r="AU305" s="25" t="n"/>
       <c r="AV305" s="25" t="n"/>
       <c r="AW305" s="25" t="n"/>
       <c r="AX305" s="25" t="n"/>
-      <c r="AY305" s="25" t="n"/>
-      <c r="AZ305" s="25" t="n"/>
+      <c r="AY305" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ305" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA305" s="25" t="inlineStr">
         <is>
           <t>ST260574557</t>
         </is>
       </c>
       <c r="BB305" s="25" t="n">
         <v>2</v>
       </c>
       <c r="BC305" s="31" t="n"/>
       <c r="BD305" s="25" t="n"/>
     </row>
     <row r="306" s="6">
       <c r="A306" s="40" t="n">
         <v>46156.53486111111</v>
       </c>
       <c r="B306" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C306" s="25" t="n"/>
       <c r="D306" s="25" t="n"/>
       <c r="E306" s="25" t="inlineStr">
         <is>
           <t>稳速达-多伦多海卡包税</t>
@@ -26892,52 +27932,60 @@
       <c r="Z306" s="25" t="n"/>
       <c r="AA306" s="25" t="n"/>
       <c r="AB306" s="25" t="n"/>
       <c r="AC306" s="25" t="n"/>
       <c r="AD306" s="25" t="n"/>
       <c r="AE306" s="25" t="n"/>
       <c r="AF306" s="25" t="n"/>
       <c r="AG306" s="25" t="n"/>
       <c r="AH306" s="25" t="n"/>
       <c r="AI306" s="25" t="n"/>
       <c r="AJ306" s="25" t="n"/>
       <c r="AK306" s="25" t="n"/>
       <c r="AL306" s="25" t="n"/>
       <c r="AM306" s="25" t="n"/>
       <c r="AN306" s="25" t="n"/>
       <c r="AO306" s="25" t="n"/>
       <c r="AP306" s="25" t="n"/>
       <c r="AQ306" s="25" t="n"/>
       <c r="AR306" s="25" t="n"/>
       <c r="AS306" s="25" t="n"/>
       <c r="AT306" s="25" t="n"/>
       <c r="AU306" s="25" t="n"/>
       <c r="AV306" s="25" t="n"/>
       <c r="AW306" s="25" t="n"/>
       <c r="AX306" s="25" t="n"/>
-      <c r="AY306" s="25" t="n"/>
-      <c r="AZ306" s="25" t="n"/>
+      <c r="AY306" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ306" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA306" s="25" t="inlineStr">
         <is>
           <t>ST260574559</t>
         </is>
       </c>
       <c r="BB306" s="25" t="n">
         <v>35</v>
       </c>
       <c r="BC306" s="31" t="n"/>
       <c r="BD306" s="25" t="n"/>
     </row>
     <row r="307" s="6">
       <c r="A307" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B307" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C307" s="25" t="n"/>
       <c r="D307" s="25" t="n"/>
       <c r="E307" s="25" t="inlineStr">
@@ -26972,52 +28020,60 @@
       <c r="Z307" s="25" t="n"/>
       <c r="AA307" s="25" t="n"/>
       <c r="AB307" s="25" t="n"/>
       <c r="AC307" s="25" t="n"/>
       <c r="AD307" s="25" t="n"/>
       <c r="AE307" s="25" t="n"/>
       <c r="AF307" s="25" t="n"/>
       <c r="AG307" s="25" t="n"/>
       <c r="AH307" s="25" t="n"/>
       <c r="AI307" s="25" t="n"/>
       <c r="AJ307" s="25" t="n"/>
       <c r="AK307" s="25" t="n"/>
       <c r="AL307" s="25" t="n"/>
       <c r="AM307" s="25" t="n"/>
       <c r="AN307" s="25" t="n"/>
       <c r="AO307" s="25" t="n"/>
       <c r="AP307" s="25" t="n"/>
       <c r="AQ307" s="25" t="n"/>
       <c r="AR307" s="25" t="n"/>
       <c r="AS307" s="25" t="n"/>
       <c r="AT307" s="25" t="n"/>
       <c r="AU307" s="25" t="n"/>
       <c r="AV307" s="25" t="n"/>
       <c r="AW307" s="25" t="n"/>
       <c r="AX307" s="25" t="n"/>
-      <c r="AY307" s="25" t="n"/>
-      <c r="AZ307" s="25" t="n"/>
+      <c r="AY307" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ307" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA307" s="25" t="inlineStr">
         <is>
           <t>ST260574560</t>
         </is>
       </c>
       <c r="BB307" s="25" t="n">
         <v>23</v>
       </c>
       <c r="BC307" s="31" t="n"/>
       <c r="BD307" s="25" t="n"/>
     </row>
     <row r="308" s="6">
       <c r="A308" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B308" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C308" s="25" t="n"/>
       <c r="D308" s="25" t="n"/>
       <c r="E308" s="25" t="inlineStr">
@@ -27052,52 +28108,60 @@
       <c r="Z308" s="25" t="n"/>
       <c r="AA308" s="25" t="n"/>
       <c r="AB308" s="25" t="n"/>
       <c r="AC308" s="25" t="n"/>
       <c r="AD308" s="25" t="n"/>
       <c r="AE308" s="25" t="n"/>
       <c r="AF308" s="25" t="n"/>
       <c r="AG308" s="25" t="n"/>
       <c r="AH308" s="25" t="n"/>
       <c r="AI308" s="25" t="n"/>
       <c r="AJ308" s="25" t="n"/>
       <c r="AK308" s="25" t="n"/>
       <c r="AL308" s="25" t="n"/>
       <c r="AM308" s="25" t="n"/>
       <c r="AN308" s="25" t="n"/>
       <c r="AO308" s="25" t="n"/>
       <c r="AP308" s="25" t="n"/>
       <c r="AQ308" s="25" t="n"/>
       <c r="AR308" s="25" t="n"/>
       <c r="AS308" s="25" t="n"/>
       <c r="AT308" s="25" t="n"/>
       <c r="AU308" s="25" t="n"/>
       <c r="AV308" s="25" t="n"/>
       <c r="AW308" s="25" t="n"/>
       <c r="AX308" s="25" t="n"/>
-      <c r="AY308" s="25" t="n"/>
-      <c r="AZ308" s="25" t="n"/>
+      <c r="AY308" s="25" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ308" s="25" t="inlineStr">
+        <is>
+          <t>TRHU4434529</t>
+        </is>
+      </c>
       <c r="BA308" s="25" t="inlineStr">
         <is>
           <t>ST260574561</t>
         </is>
       </c>
       <c r="BB308" s="25" t="n">
         <v>8</v>
       </c>
       <c r="BC308" s="31" t="n"/>
       <c r="BD308" s="25" t="n"/>
     </row>
     <row r="309" s="6">
       <c r="A309" s="40" t="inlineStr">
         <is>
           <t>2026年5月14日</t>
         </is>
       </c>
       <c r="B309" s="25" t="inlineStr">
         <is>
           <t>CA</t>
         </is>
       </c>
       <c r="C309" s="25" t="n"/>
       <c r="D309" s="25" t="n"/>
       <c r="E309" s="25" t="inlineStr">
@@ -27132,89 +28196,23738 @@
       <c r="Z309" s="25" t="n"/>
       <c r="AA309" s="25" t="n"/>
       <c r="AB309" s="25" t="n"/>
       <c r="AC309" s="25" t="n"/>
       <c r="AD309" s="25" t="n"/>
       <c r="AE309" s="25" t="n"/>
       <c r="AF309" s="25" t="n"/>
       <c r="AG309" s="25" t="n"/>
       <c r="AH309" s="25" t="n"/>
       <c r="AI309" s="25" t="n"/>
       <c r="AJ309" s="25" t="n"/>
       <c r="AK309" s="25" t="n"/>
       <c r="AL309" s="25" t="n"/>
       <c r="AM309" s="25" t="n"/>
       <c r="AN309" s="25" t="n"/>
       <c r="AO309" s="25" t="n"/>
       <c r="AP309" s="25" t="n"/>
       <c r="AQ309" s="25" t="n"/>
       <c r="AR309" s="25" t="n"/>
       <c r="AS309" s="25" t="n"/>
       <c r="AT309" s="25" t="n"/>
       <c r="AU309" s="25" t="n"/>
       <c r="AV309" s="25" t="n"/>
       <c r="AW309" s="25" t="n"/>
       <c r="AX309" s="25" t="n"/>
-      <c r="AY309" s="25" t="n"/>
-      <c r="AZ309" s="25" t="n"/>
+      <c r="AY309" s="46" t="inlineStr">
+        <is>
+          <t>粤BFV349</t>
+        </is>
+      </c>
+      <c r="AZ309" s="46" t="inlineStr">
+        <is>
+          <t>SELU4024969</t>
+        </is>
+      </c>
       <c r="BA309" s="25" t="inlineStr">
         <is>
           <t>ST260574562</t>
         </is>
       </c>
       <c r="BB309" s="25" t="n">
         <v>4</v>
       </c>
       <c r="BC309" s="31" t="n"/>
       <c r="BD309" s="25" t="n"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B310" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E310" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F310" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJRL4BL</t>
+        </is>
+      </c>
+      <c r="AY310" s="46" t="n"/>
+      <c r="AZ310" s="46" t="n"/>
+      <c r="BA310" s="46" t="inlineStr">
+        <is>
+          <t>ST260590408</t>
+        </is>
+      </c>
+      <c r="BB310" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD310" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B311" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E311" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F311" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJMT9S6</t>
+        </is>
+      </c>
+      <c r="AY311" s="46" t="n"/>
+      <c r="AZ311" s="46" t="n"/>
+      <c r="BA311" s="46" t="inlineStr">
+        <is>
+          <t>ST260590409</t>
+        </is>
+      </c>
+      <c r="BB311" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD311" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B312" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E312" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F312" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DKH4238</t>
+        </is>
+      </c>
+      <c r="AY312" s="46" t="n"/>
+      <c r="AZ312" s="46" t="n"/>
+      <c r="BA312" s="46" t="inlineStr">
+        <is>
+          <t>ST260590506</t>
+        </is>
+      </c>
+      <c r="BB312" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD312" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B313" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E313" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F313" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJMY65G</t>
+        </is>
+      </c>
+      <c r="AY313" s="46" t="n"/>
+      <c r="AZ313" s="46" t="n"/>
+      <c r="BA313" s="46" t="inlineStr">
+        <is>
+          <t>ST260590412</t>
+        </is>
+      </c>
+      <c r="BB313" s="46" t="n">
+        <v>28</v>
+      </c>
+      <c r="BD313" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月22日</t>
+        </is>
+      </c>
+      <c r="B314" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E314" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F314" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJPM4LP</t>
+        </is>
+      </c>
+      <c r="AY314" s="46" t="n"/>
+      <c r="AZ314" s="46" t="n"/>
+      <c r="BA314" s="46" t="inlineStr">
+        <is>
+          <t>ST260590413</t>
+        </is>
+      </c>
+      <c r="BB314" s="46" t="n">
+        <v>36</v>
+      </c>
+      <c r="BD314" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B315" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E315" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F315" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJQ4Z9L</t>
+        </is>
+      </c>
+      <c r="AY315" s="46" t="n"/>
+      <c r="AZ315" s="46" t="n"/>
+      <c r="BA315" s="46" t="inlineStr">
+        <is>
+          <t>ST260590415</t>
+        </is>
+      </c>
+      <c r="BB315" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD315" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B316" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E316" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F316" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJNZYYH</t>
+        </is>
+      </c>
+      <c r="AY316" s="46" t="n"/>
+      <c r="AZ316" s="46" t="n"/>
+      <c r="BA316" s="46" t="inlineStr">
+        <is>
+          <t>ST260590416</t>
+        </is>
+      </c>
+      <c r="BB316" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD316" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B317" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E317" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F317" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJLNK71</t>
+        </is>
+      </c>
+      <c r="AY317" s="46" t="n"/>
+      <c r="AZ317" s="46" t="n"/>
+      <c r="BA317" s="46" t="inlineStr">
+        <is>
+          <t>ST260590417</t>
+        </is>
+      </c>
+      <c r="BB317" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD317" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B318" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E318" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F318" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJN6R5Y</t>
+        </is>
+      </c>
+      <c r="AY318" s="46" t="n"/>
+      <c r="AZ318" s="46" t="n"/>
+      <c r="BA318" s="46" t="inlineStr">
+        <is>
+          <t>ST260590418</t>
+        </is>
+      </c>
+      <c r="BB318" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD318" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B319" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E319" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F319" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJN3XS8</t>
+        </is>
+      </c>
+      <c r="AY319" s="46" t="n"/>
+      <c r="AZ319" s="46" t="n"/>
+      <c r="BA319" s="46" t="inlineStr">
+        <is>
+          <t>ST260590419</t>
+        </is>
+      </c>
+      <c r="BB319" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD319" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B320" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E320" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F320" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJKV6JX</t>
+        </is>
+      </c>
+      <c r="AY320" s="46" t="n"/>
+      <c r="AZ320" s="46" t="n"/>
+      <c r="BA320" s="46" t="inlineStr">
+        <is>
+          <t>ST260590420</t>
+        </is>
+      </c>
+      <c r="BB320" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD320" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B321" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E321" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F321" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJL947H</t>
+        </is>
+      </c>
+      <c r="AY321" s="46" t="n"/>
+      <c r="AZ321" s="46" t="n"/>
+      <c r="BA321" s="46" t="inlineStr">
+        <is>
+          <t>ST260590424</t>
+        </is>
+      </c>
+      <c r="BB321" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD321" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B322" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E322" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F322" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJL828K</t>
+        </is>
+      </c>
+      <c r="AY322" s="46" t="n"/>
+      <c r="AZ322" s="46" t="n"/>
+      <c r="BA322" s="46" t="inlineStr">
+        <is>
+          <t>ST260590436</t>
+        </is>
+      </c>
+      <c r="BB322" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD322" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B323" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E323" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F323" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJJMTWV</t>
+        </is>
+      </c>
+      <c r="AY323" s="46" t="n"/>
+      <c r="AZ323" s="46" t="n"/>
+      <c r="BA323" s="46" t="inlineStr">
+        <is>
+          <t>ST260590440</t>
+        </is>
+      </c>
+      <c r="BB323" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD323" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B324" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E324" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F324" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHND9CQ</t>
+        </is>
+      </c>
+      <c r="AY324" s="46" t="n"/>
+      <c r="AZ324" s="46" t="n"/>
+      <c r="BA324" s="46" t="inlineStr">
+        <is>
+          <t>ST260590444</t>
+        </is>
+      </c>
+      <c r="BB324" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD324" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B325" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E325" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F325" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHQC71R</t>
+        </is>
+      </c>
+      <c r="AY325" s="46" t="n"/>
+      <c r="AZ325" s="46" t="n"/>
+      <c r="BA325" s="46" t="inlineStr">
+        <is>
+          <t>ST260590445</t>
+        </is>
+      </c>
+      <c r="BB325" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD325" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B326" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E326" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F326" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHLD0YH</t>
+        </is>
+      </c>
+      <c r="AY326" s="46" t="n"/>
+      <c r="AZ326" s="46" t="n"/>
+      <c r="BA326" s="46" t="inlineStr">
+        <is>
+          <t>ST260590448</t>
+        </is>
+      </c>
+      <c r="BB326" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD326" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B327" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E327" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F327" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHMYKV3</t>
+        </is>
+      </c>
+      <c r="AY327" s="46" t="n"/>
+      <c r="AZ327" s="46" t="n"/>
+      <c r="BA327" s="46" t="inlineStr">
+        <is>
+          <t>ST260590452</t>
+        </is>
+      </c>
+      <c r="BB327" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD327" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B328" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E328" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F328" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHKSWBV</t>
+        </is>
+      </c>
+      <c r="AY328" s="46" t="n"/>
+      <c r="AZ328" s="46" t="n"/>
+      <c r="BA328" s="46" t="inlineStr">
+        <is>
+          <t>ST260590455</t>
+        </is>
+      </c>
+      <c r="BB328" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD328" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B329" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E329" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F329" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHMQ16J</t>
+        </is>
+      </c>
+      <c r="AY329" s="46" t="n"/>
+      <c r="AZ329" s="46" t="n"/>
+      <c r="BA329" s="46" t="inlineStr">
+        <is>
+          <t>ST260590472</t>
+        </is>
+      </c>
+      <c r="BB329" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD329" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B330" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E330" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F330" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHKFH27</t>
+        </is>
+      </c>
+      <c r="AY330" s="46" t="n"/>
+      <c r="AZ330" s="46" t="n"/>
+      <c r="BA330" s="46" t="inlineStr">
+        <is>
+          <t>ST260590477</t>
+        </is>
+      </c>
+      <c r="BB330" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD330" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B331" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E331" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F331" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHKX928</t>
+        </is>
+      </c>
+      <c r="AY331" s="46" t="n"/>
+      <c r="AZ331" s="46" t="n"/>
+      <c r="BA331" s="46" t="inlineStr">
+        <is>
+          <t>ST260590478</t>
+        </is>
+      </c>
+      <c r="BB331" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD331" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月22日</t>
+        </is>
+      </c>
+      <c r="B332" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E332" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F332" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHGPL1Z</t>
+        </is>
+      </c>
+      <c r="AY332" s="46" t="n"/>
+      <c r="AZ332" s="46" t="n"/>
+      <c r="BA332" s="46" t="inlineStr">
+        <is>
+          <t>ST260590479</t>
+        </is>
+      </c>
+      <c r="BB332" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD332" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B333" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E333" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F333" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHGS079</t>
+        </is>
+      </c>
+      <c r="AY333" s="46" t="n"/>
+      <c r="AZ333" s="46" t="n"/>
+      <c r="BA333" s="46" t="inlineStr">
+        <is>
+          <t>ST260590482</t>
+        </is>
+      </c>
+      <c r="BB333" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD333" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B334" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E334" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F334" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHJZG0S</t>
+        </is>
+      </c>
+      <c r="AY334" s="46" t="n"/>
+      <c r="AZ334" s="46" t="n"/>
+      <c r="BA334" s="46" t="inlineStr">
+        <is>
+          <t>ST260590483</t>
+        </is>
+      </c>
+      <c r="BB334" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD334" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B335" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E335" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F335" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHGVW89</t>
+        </is>
+      </c>
+      <c r="AY335" s="46" t="n"/>
+      <c r="AZ335" s="46" t="n"/>
+      <c r="BA335" s="46" t="inlineStr">
+        <is>
+          <t>ST260590490</t>
+        </is>
+      </c>
+      <c r="BB335" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD335" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B336" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E336" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F336" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DH9XCPT</t>
+        </is>
+      </c>
+      <c r="AY336" s="46" t="n"/>
+      <c r="AZ336" s="46" t="n"/>
+      <c r="BA336" s="46" t="inlineStr">
+        <is>
+          <t>ST260590498</t>
+        </is>
+      </c>
+      <c r="BB336" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD336" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B337" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E337" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F337" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DKGVL0S</t>
+        </is>
+      </c>
+      <c r="AY337" s="46" t="n"/>
+      <c r="AZ337" s="46" t="n"/>
+      <c r="BA337" s="46" t="inlineStr">
+        <is>
+          <t>ST260590505</t>
+        </is>
+      </c>
+      <c r="BB337" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD337" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220008</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B338" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E338" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F338" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJPH34N</t>
+        </is>
+      </c>
+      <c r="AY338" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ338" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA338" s="46" t="inlineStr">
+        <is>
+          <t>ST260590423</t>
+        </is>
+      </c>
+      <c r="BB338" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD338" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B339" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E339" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F339" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJGGCHY</t>
+        </is>
+      </c>
+      <c r="AY339" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ339" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA339" s="46" t="inlineStr">
+        <is>
+          <t>ST260590438</t>
+        </is>
+      </c>
+      <c r="BB339" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD339" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B340" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E340" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F340" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJFS1MV</t>
+        </is>
+      </c>
+      <c r="AY340" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ340" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA340" s="46" t="inlineStr">
+        <is>
+          <t>ST260590439</t>
+        </is>
+      </c>
+      <c r="BB340" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD340" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B341" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E341" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F341" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHPX3VV</t>
+        </is>
+      </c>
+      <c r="AY341" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ341" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA341" s="46" t="inlineStr">
+        <is>
+          <t>ST260590459</t>
+        </is>
+      </c>
+      <c r="BB341" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD341" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B342" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E342" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F342" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHNY9CH</t>
+        </is>
+      </c>
+      <c r="AY342" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ342" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA342" s="46" t="inlineStr">
+        <is>
+          <t>ST260590463</t>
+        </is>
+      </c>
+      <c r="BB342" s="46" t="n">
+        <v>18</v>
+      </c>
+      <c r="BD342" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B343" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E343" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F343" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHKSX6Y</t>
+        </is>
+      </c>
+      <c r="AY343" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ343" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA343" s="46" t="inlineStr">
+        <is>
+          <t>ST260590468</t>
+        </is>
+      </c>
+      <c r="BB343" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD343" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B344" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E344" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F344" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHLWK11</t>
+        </is>
+      </c>
+      <c r="AY344" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ344" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA344" s="46" t="inlineStr">
+        <is>
+          <t>ST260590471</t>
+        </is>
+      </c>
+      <c r="BB344" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD344" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B345" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E345" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F345" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHNQJ9W</t>
+        </is>
+      </c>
+      <c r="AY345" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ345" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA345" s="46" t="inlineStr">
+        <is>
+          <t>ST260590474</t>
+        </is>
+      </c>
+      <c r="BB345" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD345" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B346" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E346" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F346" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHBPHBL</t>
+        </is>
+      </c>
+      <c r="AY346" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ346" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA346" s="46" t="inlineStr">
+        <is>
+          <t>ST260590494</t>
+        </is>
+      </c>
+      <c r="BB346" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD346" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B347" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E347" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-海铁联运纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F347" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHFH1N5</t>
+        </is>
+      </c>
+      <c r="AY347" s="46" t="inlineStr">
+        <is>
+          <t>粤BLR795</t>
+        </is>
+      </c>
+      <c r="AZ347" s="46" t="inlineStr">
+        <is>
+          <t>FFAU3236477</t>
+        </is>
+      </c>
+      <c r="BA347" s="46" t="inlineStr">
+        <is>
+          <t>ST260590495</t>
+        </is>
+      </c>
+      <c r="BB347" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD347" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220007</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B348" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E348" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F348" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJH0DV0</t>
+        </is>
+      </c>
+      <c r="AY348" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ348" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA348" s="46" t="inlineStr">
+        <is>
+          <t>ST260590437</t>
+        </is>
+      </c>
+      <c r="BB348" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD348" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B349" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E349" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F349" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHQR243</t>
+        </is>
+      </c>
+      <c r="AY349" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ349" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA349" s="46" t="inlineStr">
+        <is>
+          <t>ST260590442</t>
+        </is>
+      </c>
+      <c r="BB349" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD349" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B350" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E350" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F350" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHQFG3D</t>
+        </is>
+      </c>
+      <c r="AY350" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ350" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA350" s="46" t="inlineStr">
+        <is>
+          <t>ST260590446</t>
+        </is>
+      </c>
+      <c r="BB350" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD350" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B351" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E351" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F351" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHPN5HF</t>
+        </is>
+      </c>
+      <c r="AY351" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ351" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA351" s="46" t="inlineStr">
+        <is>
+          <t>ST260590450</t>
+        </is>
+      </c>
+      <c r="BB351" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD351" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月23日</t>
+        </is>
+      </c>
+      <c r="B352" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E352" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F352" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHP4CN8</t>
+        </is>
+      </c>
+      <c r="AY352" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ352" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA352" s="46" t="inlineStr">
+        <is>
+          <t>ST260590451</t>
+        </is>
+      </c>
+      <c r="BB352" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD352" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B353" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E353" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F353" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHJL4PH</t>
+        </is>
+      </c>
+      <c r="AY353" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ353" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA353" s="46" t="inlineStr">
+        <is>
+          <t>ST260590457</t>
+        </is>
+      </c>
+      <c r="BB353" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD353" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B354" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E354" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F354" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHM8JT6</t>
+        </is>
+      </c>
+      <c r="AY354" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ354" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA354" s="46" t="inlineStr">
+        <is>
+          <t>ST260590461</t>
+        </is>
+      </c>
+      <c r="BB354" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD354" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B355" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E355" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F355" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHN5DX9</t>
+        </is>
+      </c>
+      <c r="AY355" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ355" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA355" s="46" t="inlineStr">
+        <is>
+          <t>ST260590462</t>
+        </is>
+      </c>
+      <c r="BB355" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD355" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B356" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E356" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F356" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHLTQ9Z</t>
+        </is>
+      </c>
+      <c r="AY356" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ356" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA356" s="46" t="inlineStr">
+        <is>
+          <t>ST260590467</t>
+        </is>
+      </c>
+      <c r="BB356" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD356" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B357" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E357" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F357" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHH6F7F</t>
+        </is>
+      </c>
+      <c r="AY357" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ357" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA357" s="46" t="inlineStr">
+        <is>
+          <t>ST260590488</t>
+        </is>
+      </c>
+      <c r="BB357" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD357" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B358" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E358" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F358" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHD1533</t>
+        </is>
+      </c>
+      <c r="AY358" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ358" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA358" s="46" t="inlineStr">
+        <is>
+          <t>ST260590491</t>
+        </is>
+      </c>
+      <c r="BB358" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD358" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B359" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E359" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F359" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DH6SFSK</t>
+        </is>
+      </c>
+      <c r="AY359" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ359" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA359" s="46" t="inlineStr">
+        <is>
+          <t>ST260590502</t>
+        </is>
+      </c>
+      <c r="BB359" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD359" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B360" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E360" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F360" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DH82W7Z</t>
+        </is>
+      </c>
+      <c r="AY360" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ360" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA360" s="46" t="inlineStr">
+        <is>
+          <t>ST260590503</t>
+        </is>
+      </c>
+      <c r="BB360" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD360" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B361" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E361" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F361" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJKPMFR</t>
+        </is>
+      </c>
+      <c r="AY361" s="46" t="inlineStr">
+        <is>
+          <t>粤BNB141</t>
+        </is>
+      </c>
+      <c r="AZ361" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5689104</t>
+        </is>
+      </c>
+      <c r="BA361" s="46" t="inlineStr">
+        <is>
+          <t>ST260590425</t>
+        </is>
+      </c>
+      <c r="BB361" s="46" t="n">
+        <v>13</v>
+      </c>
+      <c r="BD361" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220005</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B362" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E362" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F362" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHL3FFK</t>
+        </is>
+      </c>
+      <c r="AY362" s="46" t="inlineStr">
+        <is>
+          <t>粤BNB141</t>
+        </is>
+      </c>
+      <c r="AZ362" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5689104</t>
+        </is>
+      </c>
+      <c r="BA362" s="46" t="inlineStr">
+        <is>
+          <t>ST260590476</t>
+        </is>
+      </c>
+      <c r="BB362" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD362" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220005</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B363" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E363" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F363" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJKD1F0</t>
+        </is>
+      </c>
+      <c r="AY363" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ363" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA363" s="46" t="inlineStr">
+        <is>
+          <t>ST260590509</t>
+        </is>
+      </c>
+      <c r="BB363" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD363" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B364" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E364" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F364" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJGF42B</t>
+        </is>
+      </c>
+      <c r="AY364" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ364" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA364" s="46" t="inlineStr">
+        <is>
+          <t>ST260590513</t>
+        </is>
+      </c>
+      <c r="BB364" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD364" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B365" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E365" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F365" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHRBLR0</t>
+        </is>
+      </c>
+      <c r="AY365" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ365" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA365" s="46" t="inlineStr">
+        <is>
+          <t>ST260590522</t>
+        </is>
+      </c>
+      <c r="BB365" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD365" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B366" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E366" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F366" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHNKNB7</t>
+        </is>
+      </c>
+      <c r="AY366" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ366" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA366" s="46" t="inlineStr">
+        <is>
+          <t>ST260590523</t>
+        </is>
+      </c>
+      <c r="BB366" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD366" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B367" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E367" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F367" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJG40HB</t>
+        </is>
+      </c>
+      <c r="AY367" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ367" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA367" s="46" t="inlineStr">
+        <is>
+          <t>ST260590510</t>
+        </is>
+      </c>
+      <c r="BB367" s="46" t="n">
+        <v>17</v>
+      </c>
+      <c r="BD367" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B368" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E368" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F368" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJJK9CN</t>
+        </is>
+      </c>
+      <c r="AY368" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ368" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA368" s="46" t="inlineStr">
+        <is>
+          <t>ST260590511</t>
+        </is>
+      </c>
+      <c r="BB368" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD368" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B369" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E369" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F369" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJHJM9S</t>
+        </is>
+      </c>
+      <c r="AY369" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ369" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA369" s="46" t="inlineStr">
+        <is>
+          <t>ST260590512</t>
+        </is>
+      </c>
+      <c r="BB369" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD369" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B370" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E370" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F370" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHR8SLC</t>
+        </is>
+      </c>
+      <c r="AY370" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ370" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA370" s="46" t="inlineStr">
+        <is>
+          <t>ST260590519</t>
+        </is>
+      </c>
+      <c r="BB370" s="46" t="n">
+        <v>20</v>
+      </c>
+      <c r="BD370" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B371" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E371" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F371" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHLT4WZ</t>
+        </is>
+      </c>
+      <c r="AY371" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ371" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA371" s="46" t="inlineStr">
+        <is>
+          <t>ST260590520</t>
+        </is>
+      </c>
+      <c r="BB371" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD371" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B372" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E372" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F372" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHPRF5Q</t>
+        </is>
+      </c>
+      <c r="AY372" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ372" s="46" t="inlineStr">
+        <is>
+          <t>TXGU8405071</t>
+        </is>
+      </c>
+      <c r="BA372" s="46" t="inlineStr">
+        <is>
+          <t>ST260590521</t>
+        </is>
+      </c>
+      <c r="BB372" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD372" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B373" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E373" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F373" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHNT0QW</t>
+        </is>
+      </c>
+      <c r="AY373" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ373" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA373" s="46" t="inlineStr">
+        <is>
+          <t>ST260590443</t>
+        </is>
+      </c>
+      <c r="BB373" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD373" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B374" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E374" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F374" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHPJ8BY</t>
+        </is>
+      </c>
+      <c r="AY374" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ374" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA374" s="46" t="inlineStr">
+        <is>
+          <t>ST260590447</t>
+        </is>
+      </c>
+      <c r="BB374" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD374" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B375" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E375" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F375" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHQV0VZ</t>
+        </is>
+      </c>
+      <c r="AY375" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ375" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA375" s="46" t="inlineStr">
+        <is>
+          <t>ST260590449</t>
+        </is>
+      </c>
+      <c r="BB375" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD375" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B376" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E376" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F376" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHM60WQ</t>
+        </is>
+      </c>
+      <c r="AY376" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ376" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA376" s="46" t="inlineStr">
+        <is>
+          <t>ST260590453</t>
+        </is>
+      </c>
+      <c r="BB376" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD376" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B377" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E377" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F377" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHNJXYP</t>
+        </is>
+      </c>
+      <c r="AY377" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ377" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA377" s="46" t="inlineStr">
+        <is>
+          <t>ST260590454</t>
+        </is>
+      </c>
+      <c r="BB377" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD377" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B378" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E378" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F378" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHPN4CL</t>
+        </is>
+      </c>
+      <c r="AY378" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ378" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA378" s="46" t="inlineStr">
+        <is>
+          <t>ST260590456</t>
+        </is>
+      </c>
+      <c r="BB378" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD378" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B379" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E379" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F379" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHPF4M7</t>
+        </is>
+      </c>
+      <c r="AY379" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ379" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA379" s="46" t="inlineStr">
+        <is>
+          <t>ST260590458</t>
+        </is>
+      </c>
+      <c r="BB379" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD379" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B380" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E380" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F380" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHN26WM</t>
+        </is>
+      </c>
+      <c r="AY380" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ380" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA380" s="46" t="inlineStr">
+        <is>
+          <t>ST260590460</t>
+        </is>
+      </c>
+      <c r="BB380" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD380" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B381" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E381" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F381" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHKCV00</t>
+        </is>
+      </c>
+      <c r="AY381" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ381" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA381" s="46" t="inlineStr">
+        <is>
+          <t>ST260590464</t>
+        </is>
+      </c>
+      <c r="BB381" s="46" t="n">
+        <v>16</v>
+      </c>
+      <c r="BD381" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月22日</t>
+        </is>
+      </c>
+      <c r="B382" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E382" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F382" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHMZ69Z</t>
+        </is>
+      </c>
+      <c r="AY382" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ382" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA382" s="46" t="inlineStr">
+        <is>
+          <t>ST260590465</t>
+        </is>
+      </c>
+      <c r="BB382" s="46" t="n">
+        <v>18</v>
+      </c>
+      <c r="BD382" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B383" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E383" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F383" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHLBQH9</t>
+        </is>
+      </c>
+      <c r="AY383" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ383" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA383" s="46" t="inlineStr">
+        <is>
+          <t>ST260590469</t>
+        </is>
+      </c>
+      <c r="BB383" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD383" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B384" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E384" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F384" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHKF653</t>
+        </is>
+      </c>
+      <c r="AY384" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ384" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA384" s="46" t="inlineStr">
+        <is>
+          <t>ST260590470</t>
+        </is>
+      </c>
+      <c r="BB384" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD384" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B385" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E385" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F385" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHHX7P3</t>
+        </is>
+      </c>
+      <c r="AY385" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ385" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA385" s="46" t="inlineStr">
+        <is>
+          <t>ST260590475</t>
+        </is>
+      </c>
+      <c r="BB385" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD385" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月22日</t>
+        </is>
+      </c>
+      <c r="B386" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E386" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F386" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHHQQ2R</t>
+        </is>
+      </c>
+      <c r="AY386" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ386" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA386" s="46" t="inlineStr">
+        <is>
+          <t>ST260590480</t>
+        </is>
+      </c>
+      <c r="BB386" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD386" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B387" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E387" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F387" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHGPYZN</t>
+        </is>
+      </c>
+      <c r="AY387" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ387" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA387" s="46" t="inlineStr">
+        <is>
+          <t>ST260590481</t>
+        </is>
+      </c>
+      <c r="BB387" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD387" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B388" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E388" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F388" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHCWVBN</t>
+        </is>
+      </c>
+      <c r="AY388" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ388" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA388" s="46" t="inlineStr">
+        <is>
+          <t>ST260590486</t>
+        </is>
+      </c>
+      <c r="BB388" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD388" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B389" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E389" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F389" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHH0X6H</t>
+        </is>
+      </c>
+      <c r="AY389" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ389" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA389" s="46" t="inlineStr">
+        <is>
+          <t>ST260590487</t>
+        </is>
+      </c>
+      <c r="BB389" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD389" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B390" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E390" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F390" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHG4M7Z</t>
+        </is>
+      </c>
+      <c r="AY390" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ390" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA390" s="46" t="inlineStr">
+        <is>
+          <t>ST260590489</t>
+        </is>
+      </c>
+      <c r="BB390" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD390" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B391" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E391" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F391" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHGBCH4</t>
+        </is>
+      </c>
+      <c r="AY391" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ391" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA391" s="46" t="inlineStr">
+        <is>
+          <t>ST260590492</t>
+        </is>
+      </c>
+      <c r="BB391" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD391" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B392" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E392" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F392" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHCW8BL</t>
+        </is>
+      </c>
+      <c r="AY392" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ392" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA392" s="46" t="inlineStr">
+        <is>
+          <t>ST260590493</t>
+        </is>
+      </c>
+      <c r="BB392" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD392" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B393" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E393" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F393" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHBC4YB</t>
+        </is>
+      </c>
+      <c r="AY393" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ393" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA393" s="46" t="inlineStr">
+        <is>
+          <t>ST260590496</t>
+        </is>
+      </c>
+      <c r="BB393" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD393" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B394" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E394" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F394" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHB8S5W</t>
+        </is>
+      </c>
+      <c r="AY394" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ394" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA394" s="46" t="inlineStr">
+        <is>
+          <t>ST260590497</t>
+        </is>
+      </c>
+      <c r="BB394" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD394" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B395" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E395" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F395" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DHB5B09</t>
+        </is>
+      </c>
+      <c r="AY395" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ395" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA395" s="46" t="inlineStr">
+        <is>
+          <t>ST260590499</t>
+        </is>
+      </c>
+      <c r="BB395" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD395" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B396" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E396" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F396" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DH6W9V6</t>
+        </is>
+      </c>
+      <c r="AY396" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ396" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA396" s="46" t="inlineStr">
+        <is>
+          <t>ST260590500</t>
+        </is>
+      </c>
+      <c r="BB396" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD396" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B397" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E397" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F397" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJK4FKD</t>
+        </is>
+      </c>
+      <c r="AY397" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ397" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA397" s="46" t="inlineStr">
+        <is>
+          <t>ST260590426</t>
+        </is>
+      </c>
+      <c r="BB397" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD397" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B398" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E398" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F398" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJLN9L8</t>
+        </is>
+      </c>
+      <c r="AY398" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ398" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA398" s="46" t="inlineStr">
+        <is>
+          <t>ST260590427</t>
+        </is>
+      </c>
+      <c r="BB398" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD398" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B399" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E399" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F399" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJMH3CT</t>
+        </is>
+      </c>
+      <c r="AY399" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ399" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA399" s="46" t="inlineStr">
+        <is>
+          <t>ST260590428</t>
+        </is>
+      </c>
+      <c r="BB399" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD399" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B400" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E400" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F400" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DKHZ386</t>
+        </is>
+      </c>
+      <c r="AY400" s="46" t="inlineStr">
+        <is>
+          <t>沪A86782D</t>
+        </is>
+      </c>
+      <c r="AZ400" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5357774</t>
+        </is>
+      </c>
+      <c r="BA400" s="46" t="inlineStr">
+        <is>
+          <t>ST260590504</t>
+        </is>
+      </c>
+      <c r="BB400" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD400" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月21日</t>
+        </is>
+      </c>
+      <c r="B401" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E401" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F401" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DH8HJV9</t>
+        </is>
+      </c>
+      <c r="AY401" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM137</t>
+        </is>
+      </c>
+      <c r="AZ401" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5330599</t>
+        </is>
+      </c>
+      <c r="BA401" s="46" t="inlineStr">
+        <is>
+          <t>ST260590501</t>
+        </is>
+      </c>
+      <c r="BB401" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD401" s="46" t="inlineStr">
+        <is>
+          <t>PO202605220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B402" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E402" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F402" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTWRQ9F</t>
+        </is>
+      </c>
+      <c r="AY402" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ402" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA402" s="46" t="inlineStr">
+        <is>
+          <t>ST260504396</t>
+        </is>
+      </c>
+      <c r="BB402" s="46" t="n">
+        <v>17</v>
+      </c>
+      <c r="BD402" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B403" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E403" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F403" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTT8RJ2</t>
+        </is>
+      </c>
+      <c r="AY403" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ403" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA403" s="46" t="inlineStr">
+        <is>
+          <t>ST260504397</t>
+        </is>
+      </c>
+      <c r="BB403" s="46" t="n">
+        <v>28</v>
+      </c>
+      <c r="BD403" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B404" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E404" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F404" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTPS478</t>
+        </is>
+      </c>
+      <c r="AY404" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ404" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA404" s="46" t="inlineStr">
+        <is>
+          <t>ST260504425</t>
+        </is>
+      </c>
+      <c r="BB404" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD404" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月29日</t>
+        </is>
+      </c>
+      <c r="B405" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E405" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F405" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DYMFS2Q</t>
+        </is>
+      </c>
+      <c r="AY405" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ405" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA405" s="46" t="inlineStr">
+        <is>
+          <t>ST260504427</t>
+        </is>
+      </c>
+      <c r="BB405" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD405" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B406" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E406" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F406" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY758GV</t>
+        </is>
+      </c>
+      <c r="AY406" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ406" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA406" s="46" t="inlineStr">
+        <is>
+          <t>ST260504437</t>
+        </is>
+      </c>
+      <c r="BB406" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD406" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B407" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E407" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F407" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY4T623</t>
+        </is>
+      </c>
+      <c r="AY407" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ407" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA407" s="46" t="inlineStr">
+        <is>
+          <t>ST260504440</t>
+        </is>
+      </c>
+      <c r="BB407" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD407" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B408" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E408" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F408" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY5CZVX</t>
+        </is>
+      </c>
+      <c r="AY408" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ408" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA408" s="46" t="inlineStr">
+        <is>
+          <t>ST260504444</t>
+        </is>
+      </c>
+      <c r="BB408" s="46" t="n">
+        <v>35</v>
+      </c>
+      <c r="BD408" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B409" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E409" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F409" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY043TX</t>
+        </is>
+      </c>
+      <c r="AY409" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ409" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA409" s="46" t="inlineStr">
+        <is>
+          <t>ST260504450</t>
+        </is>
+      </c>
+      <c r="BB409" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD409" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B410" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E410" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F410" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY05L2H</t>
+        </is>
+      </c>
+      <c r="AY410" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ410" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA410" s="46" t="inlineStr">
+        <is>
+          <t>ST260504452</t>
+        </is>
+      </c>
+      <c r="BB410" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD410" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B411" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E411" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F411" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY1T61K</t>
+        </is>
+      </c>
+      <c r="AY411" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ411" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA411" s="46" t="inlineStr">
+        <is>
+          <t>ST260504453</t>
+        </is>
+      </c>
+      <c r="BB411" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD411" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B412" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E412" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F412" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY2CHYF</t>
+        </is>
+      </c>
+      <c r="AY412" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ412" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA412" s="46" t="inlineStr">
+        <is>
+          <t>ST260504456</t>
+        </is>
+      </c>
+      <c r="BB412" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD412" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B413" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E413" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F413" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX4CTNC</t>
+        </is>
+      </c>
+      <c r="AY413" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ413" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA413" s="46" t="inlineStr">
+        <is>
+          <t>ST260504478</t>
+        </is>
+      </c>
+      <c r="BB413" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD413" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B414" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E414" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F414" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX3MXT6</t>
+        </is>
+      </c>
+      <c r="AY414" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ414" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA414" s="46" t="inlineStr">
+        <is>
+          <t>ST260504481</t>
+        </is>
+      </c>
+      <c r="BB414" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD414" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B415" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E415" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F415" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX0TG1P</t>
+        </is>
+      </c>
+      <c r="AY415" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ415" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA415" s="46" t="inlineStr">
+        <is>
+          <t>ST260504483</t>
+        </is>
+      </c>
+      <c r="BB415" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD415" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B416" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E416" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F416" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWZTGFZ</t>
+        </is>
+      </c>
+      <c r="AY416" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ416" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA416" s="46" t="inlineStr">
+        <is>
+          <t>ST260504484</t>
+        </is>
+      </c>
+      <c r="BB416" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD416" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B417" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E417" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F417" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX0T6DX</t>
+        </is>
+      </c>
+      <c r="AY417" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ417" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA417" s="46" t="inlineStr">
+        <is>
+          <t>ST260504488</t>
+        </is>
+      </c>
+      <c r="BB417" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD417" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B418" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E418" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F418" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX0X9YT</t>
+        </is>
+      </c>
+      <c r="AY418" s="46" t="inlineStr">
+        <is>
+          <t>粤BEN607</t>
+        </is>
+      </c>
+      <c r="AZ418" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5693357</t>
+        </is>
+      </c>
+      <c r="BA418" s="46" t="inlineStr">
+        <is>
+          <t>ST260504492</t>
+        </is>
+      </c>
+      <c r="BB418" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD418" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280011</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B419" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E419" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F419" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWZ1BHJ</t>
+        </is>
+      </c>
+      <c r="AY419" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ419" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA419" s="46" t="inlineStr">
+        <is>
+          <t>ST260504523</t>
+        </is>
+      </c>
+      <c r="BB419" s="46" t="n">
+        <v>16</v>
+      </c>
+      <c r="BD419" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B420" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E420" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F420" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWTXSLK</t>
+        </is>
+      </c>
+      <c r="AY420" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ420" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA420" s="46" t="inlineStr">
+        <is>
+          <t>ST260504524</t>
+        </is>
+      </c>
+      <c r="BB420" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD420" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B421" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E421" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F421" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWWTPNY</t>
+        </is>
+      </c>
+      <c r="AY421" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ421" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA421" s="46" t="inlineStr">
+        <is>
+          <t>ST260504529</t>
+        </is>
+      </c>
+      <c r="BB421" s="46" t="n">
+        <v>55</v>
+      </c>
+      <c r="BD421" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B422" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E422" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F422" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWSQ6PY</t>
+        </is>
+      </c>
+      <c r="AY422" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ422" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA422" s="46" t="inlineStr">
+        <is>
+          <t>ST260504531</t>
+        </is>
+      </c>
+      <c r="BB422" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD422" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B423" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E423" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F423" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWT91N7</t>
+        </is>
+      </c>
+      <c r="AY423" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ423" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA423" s="46" t="inlineStr">
+        <is>
+          <t>ST260504532</t>
+        </is>
+      </c>
+      <c r="BB423" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD423" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B424" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E424" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F424" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWW4YMR</t>
+        </is>
+      </c>
+      <c r="AY424" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ424" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA424" s="46" t="inlineStr">
+        <is>
+          <t>ST260504534</t>
+        </is>
+      </c>
+      <c r="BB424" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD424" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B425" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E425" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F425" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVPFT7</t>
+        </is>
+      </c>
+      <c r="AY425" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ425" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA425" s="46" t="inlineStr">
+        <is>
+          <t>ST260504536</t>
+        </is>
+      </c>
+      <c r="BB425" s="46" t="n">
+        <v>47</v>
+      </c>
+      <c r="BD425" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B426" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E426" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F426" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWW0WNL</t>
+        </is>
+      </c>
+      <c r="AY426" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ426" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA426" s="46" t="inlineStr">
+        <is>
+          <t>ST260504538</t>
+        </is>
+      </c>
+      <c r="BB426" s="46" t="n">
+        <v>28</v>
+      </c>
+      <c r="BD426" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B427" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E427" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F427" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVRBLT</t>
+        </is>
+      </c>
+      <c r="AY427" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ427" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA427" s="46" t="inlineStr">
+        <is>
+          <t>ST260504539</t>
+        </is>
+      </c>
+      <c r="BB427" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD427" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B428" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E428" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F428" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVHGN7</t>
+        </is>
+      </c>
+      <c r="AY428" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ428" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA428" s="46" t="inlineStr">
+        <is>
+          <t>ST260504540</t>
+        </is>
+      </c>
+      <c r="BB428" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD428" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B429" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E429" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F429" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWWWT21</t>
+        </is>
+      </c>
+      <c r="AY429" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ429" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA429" s="46" t="inlineStr">
+        <is>
+          <t>ST260504541</t>
+        </is>
+      </c>
+      <c r="BB429" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD429" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B430" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E430" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F430" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DZ6RN2L</t>
+        </is>
+      </c>
+      <c r="AY430" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ430" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA430" s="46" t="inlineStr">
+        <is>
+          <t>ST260504542</t>
+        </is>
+      </c>
+      <c r="BB430" s="46" t="n">
+        <v>13</v>
+      </c>
+      <c r="BD430" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B431" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E431" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F431" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY8X3F8</t>
+        </is>
+      </c>
+      <c r="AY431" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ431" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA431" s="46" t="inlineStr">
+        <is>
+          <t>ST260504544</t>
+        </is>
+      </c>
+      <c r="BB431" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD431" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280003</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B432" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E432" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F432" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY8MD74</t>
+        </is>
+      </c>
+      <c r="AY432" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ432" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA432" s="46" t="inlineStr">
+        <is>
+          <t>ST260504545</t>
+        </is>
+      </c>
+      <c r="BB432" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD432" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280004</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B433" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E433" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F433" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTWHCYD</t>
+        </is>
+      </c>
+      <c r="AY433" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ433" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA433" s="46" t="inlineStr">
+        <is>
+          <t>ST260504395</t>
+        </is>
+      </c>
+      <c r="BB433" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD433" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B434" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E434" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F434" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTVG7KN</t>
+        </is>
+      </c>
+      <c r="AY434" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ434" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA434" s="46" t="inlineStr">
+        <is>
+          <t>ST260504399</t>
+        </is>
+      </c>
+      <c r="BB434" s="46" t="n">
+        <v>14</v>
+      </c>
+      <c r="BD434" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B435" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E435" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F435" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTR7C94</t>
+        </is>
+      </c>
+      <c r="AY435" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ435" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA435" s="46" t="inlineStr">
+        <is>
+          <t>ST260504405</t>
+        </is>
+      </c>
+      <c r="BB435" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD435" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B436" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E436" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F436" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTTW5CV</t>
+        </is>
+      </c>
+      <c r="AY436" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ436" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA436" s="46" t="inlineStr">
+        <is>
+          <t>ST260504406</t>
+        </is>
+      </c>
+      <c r="BB436" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD436" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B437" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E437" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F437" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTTYDVD</t>
+        </is>
+      </c>
+      <c r="AY437" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ437" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA437" s="46" t="inlineStr">
+        <is>
+          <t>ST260504408</t>
+        </is>
+      </c>
+      <c r="BB437" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD437" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B438" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E438" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F438" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTR63KH</t>
+        </is>
+      </c>
+      <c r="AY438" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ438" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA438" s="46" t="inlineStr">
+        <is>
+          <t>ST260504411</t>
+        </is>
+      </c>
+      <c r="BB438" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD438" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B439" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E439" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F439" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTPPZCC</t>
+        </is>
+      </c>
+      <c r="AY439" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ439" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA439" s="46" t="inlineStr">
+        <is>
+          <t>ST260504412</t>
+        </is>
+      </c>
+      <c r="BB439" s="46" t="n">
+        <v>19</v>
+      </c>
+      <c r="BD439" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B440" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E440" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F440" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTRVRKH</t>
+        </is>
+      </c>
+      <c r="AY440" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ440" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA440" s="46" t="inlineStr">
+        <is>
+          <t>ST260504413</t>
+        </is>
+      </c>
+      <c r="BB440" s="46" t="n">
+        <v>19</v>
+      </c>
+      <c r="BD440" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B441" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E441" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F441" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTNRKY5</t>
+        </is>
+      </c>
+      <c r="AY441" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ441" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA441" s="46" t="inlineStr">
+        <is>
+          <t>ST260504414</t>
+        </is>
+      </c>
+      <c r="BB441" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD441" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B442" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E442" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F442" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTPB7P5</t>
+        </is>
+      </c>
+      <c r="AY442" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ442" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA442" s="46" t="inlineStr">
+        <is>
+          <t>ST260504416</t>
+        </is>
+      </c>
+      <c r="BB442" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD442" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B443" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E443" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F443" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTRF9LP</t>
+        </is>
+      </c>
+      <c r="AY443" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ443" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA443" s="46" t="inlineStr">
+        <is>
+          <t>ST260504418</t>
+        </is>
+      </c>
+      <c r="BB443" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD443" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B444" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E444" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F444" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTNQ1TJ</t>
+        </is>
+      </c>
+      <c r="AY444" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ444" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA444" s="46" t="inlineStr">
+        <is>
+          <t>ST260504419</t>
+        </is>
+      </c>
+      <c r="BB444" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD444" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B445" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E445" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F445" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DYB7VYL</t>
+        </is>
+      </c>
+      <c r="AY445" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ445" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA445" s="46" t="inlineStr">
+        <is>
+          <t>ST260504430</t>
+        </is>
+      </c>
+      <c r="BB445" s="46" t="n">
+        <v>26</v>
+      </c>
+      <c r="BD445" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B446" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E446" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F446" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY8K3X4</t>
+        </is>
+      </c>
+      <c r="AY446" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ446" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA446" s="46" t="inlineStr">
+        <is>
+          <t>ST260504433</t>
+        </is>
+      </c>
+      <c r="BB446" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD446" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B447" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E447" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F447" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DYBWC7H</t>
+        </is>
+      </c>
+      <c r="AY447" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ447" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA447" s="46" t="inlineStr">
+        <is>
+          <t>ST260504434</t>
+        </is>
+      </c>
+      <c r="BB447" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD447" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B448" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E448" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F448" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY7KT2Y</t>
+        </is>
+      </c>
+      <c r="AY448" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ448" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA448" s="46" t="inlineStr">
+        <is>
+          <t>ST260504438</t>
+        </is>
+      </c>
+      <c r="BB448" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD448" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B449" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E449" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F449" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY5D607</t>
+        </is>
+      </c>
+      <c r="AY449" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ449" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA449" s="46" t="inlineStr">
+        <is>
+          <t>ST260504439</t>
+        </is>
+      </c>
+      <c r="BB449" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD449" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B450" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E450" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F450" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY5ZYNV</t>
+        </is>
+      </c>
+      <c r="AY450" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ450" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA450" s="46" t="inlineStr">
+        <is>
+          <t>ST260504442</t>
+        </is>
+      </c>
+      <c r="BB450" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD450" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B451" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E451" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F451" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY59CHZ</t>
+        </is>
+      </c>
+      <c r="AY451" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ451" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA451" s="46" t="inlineStr">
+        <is>
+          <t>ST260504445</t>
+        </is>
+      </c>
+      <c r="BB451" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD451" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B452" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E452" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F452" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY2XV5M</t>
+        </is>
+      </c>
+      <c r="AY452" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ452" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA452" s="46" t="inlineStr">
+        <is>
+          <t>ST260504446</t>
+        </is>
+      </c>
+      <c r="BB452" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD452" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B453" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E453" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F453" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY26PT6</t>
+        </is>
+      </c>
+      <c r="AY453" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ453" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA453" s="46" t="inlineStr">
+        <is>
+          <t>ST260504448</t>
+        </is>
+      </c>
+      <c r="BB453" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD453" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B454" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E454" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F454" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY2KF5F</t>
+        </is>
+      </c>
+      <c r="AY454" s="46" t="inlineStr">
+        <is>
+          <t>粤BQD307</t>
+        </is>
+      </c>
+      <c r="AZ454" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA454" s="46" t="inlineStr">
+        <is>
+          <t>ST260504454</t>
+        </is>
+      </c>
+      <c r="BB454" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD454" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B455" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E455" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F455" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY1N2RG</t>
+        </is>
+      </c>
+      <c r="AY455" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ455" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA455" s="46" t="inlineStr">
+        <is>
+          <t>ST260504457</t>
+        </is>
+      </c>
+      <c r="BB455" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD455" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B456" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E456" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F456" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY0K1MF</t>
+        </is>
+      </c>
+      <c r="AY456" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ456" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA456" s="46" t="inlineStr">
+        <is>
+          <t>ST260504459</t>
+        </is>
+      </c>
+      <c r="BB456" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD456" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B457" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E457" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F457" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY04DPR</t>
+        </is>
+      </c>
+      <c r="AY457" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ457" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA457" s="46" t="inlineStr">
+        <is>
+          <t>ST260504460</t>
+        </is>
+      </c>
+      <c r="BB457" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD457" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B458" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E458" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F458" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX2C9HS</t>
+        </is>
+      </c>
+      <c r="AY458" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ458" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA458" s="46" t="inlineStr">
+        <is>
+          <t>ST260504463</t>
+        </is>
+      </c>
+      <c r="BB458" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD458" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B459" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E459" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F459" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX55JPG</t>
+        </is>
+      </c>
+      <c r="AY459" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ459" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA459" s="46" t="inlineStr">
+        <is>
+          <t>ST260504464</t>
+        </is>
+      </c>
+      <c r="BB459" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD459" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B460" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E460" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F460" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX448HN</t>
+        </is>
+      </c>
+      <c r="AY460" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ460" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA460" s="46" t="inlineStr">
+        <is>
+          <t>ST260504466</t>
+        </is>
+      </c>
+      <c r="BB460" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD460" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B461" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E461" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F461" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX2D6T6</t>
+        </is>
+      </c>
+      <c r="AY461" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ461" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA461" s="46" t="inlineStr">
+        <is>
+          <t>ST260504467</t>
+        </is>
+      </c>
+      <c r="BB461" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD461" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B462" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E462" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F462" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX5XS59</t>
+        </is>
+      </c>
+      <c r="AY462" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ462" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA462" s="46" t="inlineStr">
+        <is>
+          <t>ST260504470</t>
+        </is>
+      </c>
+      <c r="BB462" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD462" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B463" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E463" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F463" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX3T4P8</t>
+        </is>
+      </c>
+      <c r="AY463" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ463" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA463" s="46" t="inlineStr">
+        <is>
+          <t>ST260504475</t>
+        </is>
+      </c>
+      <c r="BB463" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD463" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B464" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E464" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F464" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX1B6BG</t>
+        </is>
+      </c>
+      <c r="AY464" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ464" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA464" s="46" t="inlineStr">
+        <is>
+          <t>ST260504479</t>
+        </is>
+      </c>
+      <c r="BB464" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD464" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B465" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E465" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F465" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX3G7W0</t>
+        </is>
+      </c>
+      <c r="AY465" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ465" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA465" s="46" t="inlineStr">
+        <is>
+          <t>ST260504486</t>
+        </is>
+      </c>
+      <c r="BB465" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD465" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B466" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E466" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F466" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX1X8N4</t>
+        </is>
+      </c>
+      <c r="AY466" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ466" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA466" s="46" t="inlineStr">
+        <is>
+          <t>ST260504487</t>
+        </is>
+      </c>
+      <c r="BB466" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD466" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B467" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E467" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F467" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX25VGS</t>
+        </is>
+      </c>
+      <c r="AY467" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ467" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA467" s="46" t="inlineStr">
+        <is>
+          <t>ST260504491</t>
+        </is>
+      </c>
+      <c r="BB467" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD467" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B468" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E468" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F468" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX028ZP</t>
+        </is>
+      </c>
+      <c r="AY468" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ468" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA468" s="46" t="inlineStr">
+        <is>
+          <t>ST260504495</t>
+        </is>
+      </c>
+      <c r="BB468" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD468" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B469" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E469" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F469" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVL5F0</t>
+        </is>
+      </c>
+      <c r="AY469" s="46" t="inlineStr">
+        <is>
+          <t>粤BNM275</t>
+        </is>
+      </c>
+      <c r="AZ469" s="46" t="inlineStr">
+        <is>
+          <t>OOCU7620344</t>
+        </is>
+      </c>
+      <c r="BA469" s="46" t="inlineStr">
+        <is>
+          <t>ST260504503</t>
+        </is>
+      </c>
+      <c r="BB469" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD469" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280005</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B470" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E470" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F470" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX9TB8M</t>
+        </is>
+      </c>
+      <c r="AY470" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ470" s="46" t="inlineStr">
+        <is>
+          <t>EMCU0102798</t>
+        </is>
+      </c>
+      <c r="BA470" s="46" t="inlineStr">
+        <is>
+          <t>ST260504461</t>
+        </is>
+      </c>
+      <c r="BB470" s="46" t="n">
+        <v>13</v>
+      </c>
+      <c r="BD470" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280006</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B471" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E471" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F471" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX08LYJ</t>
+        </is>
+      </c>
+      <c r="AY471" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ471" s="46" t="inlineStr">
+        <is>
+          <t>EMCU0102798</t>
+        </is>
+      </c>
+      <c r="BA471" s="46" t="inlineStr">
+        <is>
+          <t>ST260504472</t>
+        </is>
+      </c>
+      <c r="BB471" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD471" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280006</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B472" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E472" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F472" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX35ZSY</t>
+        </is>
+      </c>
+      <c r="AY472" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ472" s="46" t="inlineStr">
+        <is>
+          <t>EMCU0102798</t>
+        </is>
+      </c>
+      <c r="BA472" s="46" t="inlineStr">
+        <is>
+          <t>ST260504473</t>
+        </is>
+      </c>
+      <c r="BB472" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD472" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280006</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B473" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E473" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F473" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWST68M</t>
+        </is>
+      </c>
+      <c r="AY473" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ473" s="46" t="inlineStr">
+        <is>
+          <t>EMCU0102798</t>
+        </is>
+      </c>
+      <c r="BA473" s="46" t="inlineStr">
+        <is>
+          <t>ST260504516</t>
+        </is>
+      </c>
+      <c r="BB473" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD473" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280006</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B474" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E474" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F474" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWSTY6L</t>
+        </is>
+      </c>
+      <c r="AY474" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ474" s="46" t="inlineStr">
+        <is>
+          <t>EMCU0102798</t>
+        </is>
+      </c>
+      <c r="BA474" s="46" t="inlineStr">
+        <is>
+          <t>ST260504517</t>
+        </is>
+      </c>
+      <c r="BB474" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD474" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280006</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B475" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E475" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F475" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTWS4LP</t>
+        </is>
+      </c>
+      <c r="AY475" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ475" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA475" s="46" t="inlineStr">
+        <is>
+          <t>ST260504398</t>
+        </is>
+      </c>
+      <c r="BB475" s="46" t="n">
+        <v>22</v>
+      </c>
+      <c r="BD475" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B476" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E476" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F476" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTSK6T2</t>
+        </is>
+      </c>
+      <c r="AY476" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ476" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA476" s="46" t="inlineStr">
+        <is>
+          <t>ST260504407</t>
+        </is>
+      </c>
+      <c r="BB476" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD476" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B477" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E477" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F477" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTTKCXR</t>
+        </is>
+      </c>
+      <c r="AY477" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ477" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA477" s="46" t="inlineStr">
+        <is>
+          <t>ST260504409</t>
+        </is>
+      </c>
+      <c r="BB477" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD477" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B478" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E478" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F478" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTV3DTX</t>
+        </is>
+      </c>
+      <c r="AY478" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ478" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA478" s="46" t="inlineStr">
+        <is>
+          <t>ST260504410</t>
+        </is>
+      </c>
+      <c r="BB478" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD478" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B479" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E479" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F479" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY5FT4F</t>
+        </is>
+      </c>
+      <c r="AY479" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ479" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA479" s="46" t="inlineStr">
+        <is>
+          <t>ST260504455</t>
+        </is>
+      </c>
+      <c r="BB479" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD479" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B480" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E480" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F480" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DXYWQ5L</t>
+        </is>
+      </c>
+      <c r="AY480" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ480" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA480" s="46" t="inlineStr">
+        <is>
+          <t>ST260504458</t>
+        </is>
+      </c>
+      <c r="BB480" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD480" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B481" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E481" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F481" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX9F1S4</t>
+        </is>
+      </c>
+      <c r="AY481" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ481" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA481" s="46" t="inlineStr">
+        <is>
+          <t>ST260504462</t>
+        </is>
+      </c>
+      <c r="BB481" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD481" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B482" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E482" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F482" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX2F0TP</t>
+        </is>
+      </c>
+      <c r="AY482" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ482" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA482" s="46" t="inlineStr">
+        <is>
+          <t>ST260504489</t>
+        </is>
+      </c>
+      <c r="BB482" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD482" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B483" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E483" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F483" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVL39V</t>
+        </is>
+      </c>
+      <c r="AY483" s="46" t="inlineStr">
+        <is>
+          <t>粤BPG290</t>
+        </is>
+      </c>
+      <c r="AZ483" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5345011</t>
+        </is>
+      </c>
+      <c r="BA483" s="46" t="inlineStr">
+        <is>
+          <t>ST260504514</t>
+        </is>
+      </c>
+      <c r="BB483" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD483" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280007</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B484" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E484" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F484" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTRQ2XM</t>
+        </is>
+      </c>
+      <c r="AY484" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ484" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA484" s="46" t="inlineStr">
+        <is>
+          <t>ST260504415</t>
+        </is>
+      </c>
+      <c r="BB484" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD484" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B485" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E485" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F485" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTPDF7C</t>
+        </is>
+      </c>
+      <c r="AY485" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ485" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA485" s="46" t="inlineStr">
+        <is>
+          <t>ST260504417</t>
+        </is>
+      </c>
+      <c r="BB485" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD485" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B486" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E486" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F486" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY83YLQ</t>
+        </is>
+      </c>
+      <c r="AY486" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ486" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA486" s="46" t="inlineStr">
+        <is>
+          <t>ST260504441</t>
+        </is>
+      </c>
+      <c r="BB486" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD486" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B487" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E487" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F487" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY7MVF5</t>
+        </is>
+      </c>
+      <c r="AY487" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ487" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA487" s="46" t="inlineStr">
+        <is>
+          <t>ST260504443</t>
+        </is>
+      </c>
+      <c r="BB487" s="46" t="n">
+        <v>31</v>
+      </c>
+      <c r="BD487" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B488" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E488" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F488" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY25W79</t>
+        </is>
+      </c>
+      <c r="AY488" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ488" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA488" s="46" t="inlineStr">
+        <is>
+          <t>ST260504447</t>
+        </is>
+      </c>
+      <c r="BB488" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD488" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B489" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E489" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F489" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY1CHFB</t>
+        </is>
+      </c>
+      <c r="AY489" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ489" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA489" s="46" t="inlineStr">
+        <is>
+          <t>ST260504449</t>
+        </is>
+      </c>
+      <c r="BB489" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD489" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B490" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E490" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F490" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY0BMW4</t>
+        </is>
+      </c>
+      <c r="AY490" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ490" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA490" s="46" t="inlineStr">
+        <is>
+          <t>ST260504451</t>
+        </is>
+      </c>
+      <c r="BB490" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD490" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B491" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E491" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F491" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX3WHWY</t>
+        </is>
+      </c>
+      <c r="AY491" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ491" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA491" s="46" t="inlineStr">
+        <is>
+          <t>ST260504477</t>
+        </is>
+      </c>
+      <c r="BB491" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD491" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B492" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E492" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F492" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX3FT1M</t>
+        </is>
+      </c>
+      <c r="AY492" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ492" s="46" t="inlineStr">
+        <is>
+          <t>EGSU0295741</t>
+        </is>
+      </c>
+      <c r="BA492" s="46" t="inlineStr">
+        <is>
+          <t>ST260504494</t>
+        </is>
+      </c>
+      <c r="BB492" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD492" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280008</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B493" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E493" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F493" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTMTJ9T</t>
+        </is>
+      </c>
+      <c r="AY493" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ493" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA493" s="46" t="inlineStr">
+        <is>
+          <t>ST260504422</t>
+        </is>
+      </c>
+      <c r="BB493" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD493" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B494" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E494" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F494" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTQ2KVW</t>
+        </is>
+      </c>
+      <c r="AY494" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ494" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA494" s="46" t="inlineStr">
+        <is>
+          <t>ST260504423</t>
+        </is>
+      </c>
+      <c r="BB494" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD494" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B495" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E495" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F495" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTP5WJH</t>
+        </is>
+      </c>
+      <c r="AY495" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ495" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA495" s="46" t="inlineStr">
+        <is>
+          <t>ST260504426</t>
+        </is>
+      </c>
+      <c r="BB495" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD495" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B496" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E496" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F496" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY8V5WG</t>
+        </is>
+      </c>
+      <c r="AY496" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ496" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA496" s="46" t="inlineStr">
+        <is>
+          <t>ST260504435</t>
+        </is>
+      </c>
+      <c r="BB496" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD496" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B497" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E497" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F497" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX44R46</t>
+        </is>
+      </c>
+      <c r="AY497" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ497" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA497" s="46" t="inlineStr">
+        <is>
+          <t>ST260504469</t>
+        </is>
+      </c>
+      <c r="BB497" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD497" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B498" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E498" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F498" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVMK37</t>
+        </is>
+      </c>
+      <c r="AY498" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ498" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA498" s="46" t="inlineStr">
+        <is>
+          <t>ST260504504</t>
+        </is>
+      </c>
+      <c r="BB498" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD498" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B499" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E499" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F499" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWVTRGG</t>
+        </is>
+      </c>
+      <c r="AY499" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ499" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA499" s="46" t="inlineStr">
+        <is>
+          <t>ST260504509</t>
+        </is>
+      </c>
+      <c r="BB499" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD499" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B500" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E500" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F500" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWS6KTB</t>
+        </is>
+      </c>
+      <c r="AY500" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ500" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA500" s="46" t="inlineStr">
+        <is>
+          <t>ST260504510</t>
+        </is>
+      </c>
+      <c r="BB500" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD500" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B501" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E501" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F501" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWX4ZZN</t>
+        </is>
+      </c>
+      <c r="AY501" s="46" t="inlineStr">
+        <is>
+          <t>粤BLX300</t>
+        </is>
+      </c>
+      <c r="AZ501" s="46" t="inlineStr">
+        <is>
+          <t>BEAU5076897</t>
+        </is>
+      </c>
+      <c r="BA501" s="46" t="inlineStr">
+        <is>
+          <t>ST260504513</t>
+        </is>
+      </c>
+      <c r="BB501" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD501" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280009</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B502" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E502" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F502" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTP2CY1</t>
+        </is>
+      </c>
+      <c r="AY502" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ502" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA502" s="46" t="inlineStr">
+        <is>
+          <t>ST260504420</t>
+        </is>
+      </c>
+      <c r="BB502" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD502" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B503" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E503" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F503" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DTQMZYG</t>
+        </is>
+      </c>
+      <c r="AY503" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ503" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA503" s="46" t="inlineStr">
+        <is>
+          <t>ST260504421</t>
+        </is>
+      </c>
+      <c r="BB503" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD503" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B504" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E504" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F504" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DYKY9KL</t>
+        </is>
+      </c>
+      <c r="AY504" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ504" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA504" s="46" t="inlineStr">
+        <is>
+          <t>ST260504428</t>
+        </is>
+      </c>
+      <c r="BB504" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD504" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B505" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E505" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F505" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DYC97WJ</t>
+        </is>
+      </c>
+      <c r="AY505" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ505" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA505" s="46" t="inlineStr">
+        <is>
+          <t>ST260504429</t>
+        </is>
+      </c>
+      <c r="BB505" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD505" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B506" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E506" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F506" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DY612S7</t>
+        </is>
+      </c>
+      <c r="AY506" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ506" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA506" s="46" t="inlineStr">
+        <is>
+          <t>ST260504436</t>
+        </is>
+      </c>
+      <c r="BB506" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD506" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B507" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E507" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F507" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX5B2T9</t>
+        </is>
+      </c>
+      <c r="AY507" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ507" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA507" s="46" t="inlineStr">
+        <is>
+          <t>ST260504465</t>
+        </is>
+      </c>
+      <c r="BB507" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD507" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B508" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E508" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F508" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX4ZTXG</t>
+        </is>
+      </c>
+      <c r="AY508" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ508" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA508" s="46" t="inlineStr">
+        <is>
+          <t>ST260504468</t>
+        </is>
+      </c>
+      <c r="BB508" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD508" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B509" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E509" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F509" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DX53HHR</t>
+        </is>
+      </c>
+      <c r="AY509" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ509" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA509" s="46" t="inlineStr">
+        <is>
+          <t>ST260504471</t>
+        </is>
+      </c>
+      <c r="BB509" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD509" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B510" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E510" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F510" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWTH5M8</t>
+        </is>
+      </c>
+      <c r="AY510" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ510" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA510" s="46" t="inlineStr">
+        <is>
+          <t>ST260504505</t>
+        </is>
+      </c>
+      <c r="BB510" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD510" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B511" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E511" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F511" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWTM80B</t>
+        </is>
+      </c>
+      <c r="AY511" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ511" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA511" s="46" t="inlineStr">
+        <is>
+          <t>ST260504507</t>
+        </is>
+      </c>
+      <c r="BB511" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD511" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B512" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E512" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F512" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWTL93W</t>
+        </is>
+      </c>
+      <c r="AY512" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ512" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA512" s="46" t="inlineStr">
+        <is>
+          <t>ST260504512</t>
+        </is>
+      </c>
+      <c r="BB512" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD512" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="46" t="inlineStr">
+        <is>
+          <t>2026年5月28日</t>
+        </is>
+      </c>
+      <c r="B513" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E513" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F513" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DWSQYZW</t>
+        </is>
+      </c>
+      <c r="AY513" s="46" t="inlineStr">
+        <is>
+          <t>粤BDT005</t>
+        </is>
+      </c>
+      <c r="AZ513" s="46" t="inlineStr">
+        <is>
+          <t>FDCU0615659</t>
+        </is>
+      </c>
+      <c r="BA513" s="46" t="inlineStr">
+        <is>
+          <t>ST260504515</t>
+        </is>
+      </c>
+      <c r="BB513" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD513" s="46" t="inlineStr">
+        <is>
+          <t>PO202605280010</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B514" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E514" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F514" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPRPPD</t>
+        </is>
+      </c>
+      <c r="AY514" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ514" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA514" s="46" t="inlineStr">
+        <is>
+          <t>ST260618309</t>
+        </is>
+      </c>
+      <c r="BB514" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD514" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B515" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E515" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F515" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBQKPLZ</t>
+        </is>
+      </c>
+      <c r="AY515" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ515" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA515" s="46" t="inlineStr">
+        <is>
+          <t>ST260618314</t>
+        </is>
+      </c>
+      <c r="BB515" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD515" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B516" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E516" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F516" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPFZ04</t>
+        </is>
+      </c>
+      <c r="AY516" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ516" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA516" s="46" t="inlineStr">
+        <is>
+          <t>ST260618316</t>
+        </is>
+      </c>
+      <c r="BB516" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD516" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B517" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E517" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F517" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBQZ2S0</t>
+        </is>
+      </c>
+      <c r="AY517" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ517" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA517" s="46" t="inlineStr">
+        <is>
+          <t>ST260618320</t>
+        </is>
+      </c>
+      <c r="BB517" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD517" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B518" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E518" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F518" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBNJWYJ</t>
+        </is>
+      </c>
+      <c r="AY518" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ518" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA518" s="46" t="inlineStr">
+        <is>
+          <t>ST260618323</t>
+        </is>
+      </c>
+      <c r="BB518" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD518" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B519" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E519" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F519" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPR4T5</t>
+        </is>
+      </c>
+      <c r="AY519" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ519" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA519" s="46" t="inlineStr">
+        <is>
+          <t>ST260618329</t>
+        </is>
+      </c>
+      <c r="BB519" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD519" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B520" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E520" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F520" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBM2MGS</t>
+        </is>
+      </c>
+      <c r="AY520" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ520" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA520" s="46" t="inlineStr">
+        <is>
+          <t>ST260618333</t>
+        </is>
+      </c>
+      <c r="BB520" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD520" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B521" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E521" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F521" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLSYLY</t>
+        </is>
+      </c>
+      <c r="AY521" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ521" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA521" s="46" t="inlineStr">
+        <is>
+          <t>ST260618338</t>
+        </is>
+      </c>
+      <c r="BB521" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD521" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B522" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E522" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F522" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLF20H</t>
+        </is>
+      </c>
+      <c r="AY522" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ522" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA522" s="46" t="inlineStr">
+        <is>
+          <t>ST260618344</t>
+        </is>
+      </c>
+      <c r="BB522" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD522" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B523" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E523" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F523" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBML0PB</t>
+        </is>
+      </c>
+      <c r="AY523" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ523" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA523" s="46" t="inlineStr">
+        <is>
+          <t>ST260618347</t>
+        </is>
+      </c>
+      <c r="BB523" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD523" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B524" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E524" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F524" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBKPXRY</t>
+        </is>
+      </c>
+      <c r="AY524" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ524" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA524" s="46" t="inlineStr">
+        <is>
+          <t>ST260618348</t>
+        </is>
+      </c>
+      <c r="BB524" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD524" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B525" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E525" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F525" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLXXDD</t>
+        </is>
+      </c>
+      <c r="AY525" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ525" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA525" s="46" t="inlineStr">
+        <is>
+          <t>ST260618351</t>
+        </is>
+      </c>
+      <c r="BB525" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD525" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B526" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E526" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F526" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBKSPZ6</t>
+        </is>
+      </c>
+      <c r="AY526" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ526" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA526" s="46" t="inlineStr">
+        <is>
+          <t>ST260618354</t>
+        </is>
+      </c>
+      <c r="BB526" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD526" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B527" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E527" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F527" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBN9DFS</t>
+        </is>
+      </c>
+      <c r="AY527" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ527" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA527" s="46" t="inlineStr">
+        <is>
+          <t>ST260618356</t>
+        </is>
+      </c>
+      <c r="BB527" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD527" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B528" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E528" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F528" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBKZ0K4</t>
+        </is>
+      </c>
+      <c r="AY528" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ528" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA528" s="46" t="inlineStr">
+        <is>
+          <t>ST260618357</t>
+        </is>
+      </c>
+      <c r="BB528" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD528" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B529" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E529" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F529" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBK7KGF</t>
+        </is>
+      </c>
+      <c r="AY529" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ529" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA529" s="46" t="inlineStr">
+        <is>
+          <t>ST260618360</t>
+        </is>
+      </c>
+      <c r="BB529" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD529" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B530" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E530" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F530" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBK5NBJ</t>
+        </is>
+      </c>
+      <c r="AY530" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ530" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA530" s="46" t="inlineStr">
+        <is>
+          <t>ST260618362</t>
+        </is>
+      </c>
+      <c r="BB530" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD530" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B531" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E531" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F531" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBKGSFN</t>
+        </is>
+      </c>
+      <c r="AY531" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ531" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA531" s="46" t="inlineStr">
+        <is>
+          <t>ST260618365</t>
+        </is>
+      </c>
+      <c r="BB531" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD531" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B532" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E532" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F532" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBMKDP9</t>
+        </is>
+      </c>
+      <c r="AY532" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ532" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA532" s="46" t="inlineStr">
+        <is>
+          <t>ST260618367</t>
+        </is>
+      </c>
+      <c r="BB532" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD532" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B533" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E533" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F533" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLJYRQ</t>
+        </is>
+      </c>
+      <c r="AY533" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ533" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA533" s="46" t="inlineStr">
+        <is>
+          <t>ST260618372</t>
+        </is>
+      </c>
+      <c r="BB533" s="46" t="n">
+        <v>42</v>
+      </c>
+      <c r="BD533" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B534" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E534" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F534" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBH51DH</t>
+        </is>
+      </c>
+      <c r="AY534" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ534" s="46" t="inlineStr">
+        <is>
+          <t>JXLU4716251</t>
+        </is>
+      </c>
+      <c r="BA534" s="46" t="inlineStr">
+        <is>
+          <t>ST260618380</t>
+        </is>
+      </c>
+      <c r="BB534" s="46" t="n">
+        <v>14</v>
+      </c>
+      <c r="BD534" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040007</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B535" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E535" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F535" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPGLTB</t>
+        </is>
+      </c>
+      <c r="AY535" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ535" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA535" s="46" t="inlineStr">
+        <is>
+          <t>ST260618293</t>
+        </is>
+      </c>
+      <c r="BB535" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD535" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B536" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E536" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F536" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBTD5QG</t>
+        </is>
+      </c>
+      <c r="AY536" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ536" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA536" s="46" t="inlineStr">
+        <is>
+          <t>ST260618294</t>
+        </is>
+      </c>
+      <c r="BB536" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD536" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B537" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E537" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F537" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBT2PTH</t>
+        </is>
+      </c>
+      <c r="AY537" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ537" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA537" s="46" t="inlineStr">
+        <is>
+          <t>ST260618297</t>
+        </is>
+      </c>
+      <c r="BB537" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD537" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B538" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E538" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F538" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBRTDX0</t>
+        </is>
+      </c>
+      <c r="AY538" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ538" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA538" s="46" t="inlineStr">
+        <is>
+          <t>ST260618299</t>
+        </is>
+      </c>
+      <c r="BB538" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD538" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B539" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E539" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F539" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBQ1HXQ</t>
+        </is>
+      </c>
+      <c r="AY539" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ539" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA539" s="46" t="inlineStr">
+        <is>
+          <t>ST260618300</t>
+        </is>
+      </c>
+      <c r="BB539" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD539" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B540" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E540" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F540" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBNKHZV</t>
+        </is>
+      </c>
+      <c r="AY540" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ540" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA540" s="46" t="inlineStr">
+        <is>
+          <t>ST260618310</t>
+        </is>
+      </c>
+      <c r="BB540" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD540" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B541" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E541" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F541" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBRZ9VB</t>
+        </is>
+      </c>
+      <c r="AY541" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ541" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA541" s="46" t="inlineStr">
+        <is>
+          <t>ST260618313</t>
+        </is>
+      </c>
+      <c r="BB541" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD541" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B542" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E542" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F542" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBP7KN3</t>
+        </is>
+      </c>
+      <c r="AY542" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ542" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA542" s="46" t="inlineStr">
+        <is>
+          <t>ST260618317</t>
+        </is>
+      </c>
+      <c r="BB542" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD542" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B543" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E543" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F543" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPQ4RL</t>
+        </is>
+      </c>
+      <c r="AY543" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ543" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA543" s="46" t="inlineStr">
+        <is>
+          <t>ST260618319</t>
+        </is>
+      </c>
+      <c r="BB543" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD543" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B544" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E544" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F544" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBM80GK</t>
+        </is>
+      </c>
+      <c r="AY544" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ544" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA544" s="46" t="inlineStr">
+        <is>
+          <t>ST260618326</t>
+        </is>
+      </c>
+      <c r="BB544" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD544" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B545" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E545" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F545" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL6LWM</t>
+        </is>
+      </c>
+      <c r="AY545" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ545" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA545" s="46" t="inlineStr">
+        <is>
+          <t>ST260618327</t>
+        </is>
+      </c>
+      <c r="BB545" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD545" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B546" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E546" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F546" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBM2CDG</t>
+        </is>
+      </c>
+      <c r="AY546" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ546" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA546" s="46" t="inlineStr">
+        <is>
+          <t>ST260618331</t>
+        </is>
+      </c>
+      <c r="BB546" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD546" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B547" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E547" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F547" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL03DT</t>
+        </is>
+      </c>
+      <c r="AY547" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ547" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA547" s="46" t="inlineStr">
+        <is>
+          <t>ST260618332</t>
+        </is>
+      </c>
+      <c r="BB547" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD547" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B548" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E548" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F548" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBNN2J0</t>
+        </is>
+      </c>
+      <c r="AY548" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ548" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA548" s="46" t="inlineStr">
+        <is>
+          <t>ST260618341</t>
+        </is>
+      </c>
+      <c r="BB548" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD548" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B549" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E549" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F549" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLS08X</t>
+        </is>
+      </c>
+      <c r="AY549" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ549" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA549" s="46" t="inlineStr">
+        <is>
+          <t>ST260618343</t>
+        </is>
+      </c>
+      <c r="BB549" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD549" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B550" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E550" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F550" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBJRW1C</t>
+        </is>
+      </c>
+      <c r="AY550" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ550" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA550" s="46" t="inlineStr">
+        <is>
+          <t>ST260618371</t>
+        </is>
+      </c>
+      <c r="BB550" s="46" t="n">
+        <v>76</v>
+      </c>
+      <c r="BD550" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B551" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E551" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F551" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBJX2LG</t>
+        </is>
+      </c>
+      <c r="AY551" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ551" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA551" s="46" t="inlineStr">
+        <is>
+          <t>ST260618377</t>
+        </is>
+      </c>
+      <c r="BB551" s="46" t="n">
+        <v>15</v>
+      </c>
+      <c r="BD551" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B552" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E552" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F552" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBHPZDB</t>
+        </is>
+      </c>
+      <c r="AY552" s="46" t="inlineStr">
+        <is>
+          <t>粤BDU514</t>
+        </is>
+      </c>
+      <c r="AZ552" s="46" t="inlineStr">
+        <is>
+          <t>TXGU7469636</t>
+        </is>
+      </c>
+      <c r="BA552" s="46" t="inlineStr">
+        <is>
+          <t>ST260618378</t>
+        </is>
+      </c>
+      <c r="BB552" s="46" t="n">
+        <v>14</v>
+      </c>
+      <c r="BD552" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040006</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B553" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E553" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F553" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPKZ0N</t>
+        </is>
+      </c>
+      <c r="AY553" s="46" t="inlineStr">
+        <is>
+          <t>粤BHC636</t>
+        </is>
+      </c>
+      <c r="AZ553" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352290</t>
+        </is>
+      </c>
+      <c r="BA553" s="46" t="inlineStr">
+        <is>
+          <t>ST260618308</t>
+        </is>
+      </c>
+      <c r="BB553" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD553" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040005</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B554" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E554" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F554" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBN1W91</t>
+        </is>
+      </c>
+      <c r="AY554" s="46" t="inlineStr">
+        <is>
+          <t>粤BHC636</t>
+        </is>
+      </c>
+      <c r="AZ554" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352290</t>
+        </is>
+      </c>
+      <c r="BA554" s="46" t="inlineStr">
+        <is>
+          <t>ST260618311</t>
+        </is>
+      </c>
+      <c r="BB554" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD554" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040005</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B555" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E555" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F555" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBN3B0H</t>
+        </is>
+      </c>
+      <c r="AY555" s="46" t="inlineStr">
+        <is>
+          <t>粤BHC636</t>
+        </is>
+      </c>
+      <c r="AZ555" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352290</t>
+        </is>
+      </c>
+      <c r="BA555" s="46" t="inlineStr">
+        <is>
+          <t>ST260618315</t>
+        </is>
+      </c>
+      <c r="BB555" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD555" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040005</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B556" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E556" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F556" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBMHRPN</t>
+        </is>
+      </c>
+      <c r="AY556" s="46" t="inlineStr">
+        <is>
+          <t>粤BHC636</t>
+        </is>
+      </c>
+      <c r="AZ556" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352290</t>
+        </is>
+      </c>
+      <c r="BA556" s="46" t="inlineStr">
+        <is>
+          <t>ST260618318</t>
+        </is>
+      </c>
+      <c r="BB556" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD556" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040005</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B557" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E557" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F557" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBG3XBF</t>
+        </is>
+      </c>
+      <c r="AY557" s="46" t="inlineStr">
+        <is>
+          <t>粤BHC636</t>
+        </is>
+      </c>
+      <c r="AZ557" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352290</t>
+        </is>
+      </c>
+      <c r="BA557" s="46" t="inlineStr">
+        <is>
+          <t>ST260618364</t>
+        </is>
+      </c>
+      <c r="BB557" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD557" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040005</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B558" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E558" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F558" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBK6S1N</t>
+        </is>
+      </c>
+      <c r="AY558" s="46" t="inlineStr">
+        <is>
+          <t>粤BHC636</t>
+        </is>
+      </c>
+      <c r="AZ558" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352290</t>
+        </is>
+      </c>
+      <c r="BA558" s="46" t="inlineStr">
+        <is>
+          <t>ST260618374</t>
+        </is>
+      </c>
+      <c r="BB558" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD558" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040005</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B559" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E559" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F559" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBRLD96</t>
+        </is>
+      </c>
+      <c r="AY559" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ559" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA559" s="46" t="inlineStr">
+        <is>
+          <t>ST260618298</t>
+        </is>
+      </c>
+      <c r="BB559" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD559" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B560" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E560" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F560" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBP17D7</t>
+        </is>
+      </c>
+      <c r="AY560" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ560" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA560" s="46" t="inlineStr">
+        <is>
+          <t>ST260618301</t>
+        </is>
+      </c>
+      <c r="BB560" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD560" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B561" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E561" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F561" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBRNCCR</t>
+        </is>
+      </c>
+      <c r="AY561" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ561" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA561" s="46" t="inlineStr">
+        <is>
+          <t>ST260618302</t>
+        </is>
+      </c>
+      <c r="BB561" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD561" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B562" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E562" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F562" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBP7CJF</t>
+        </is>
+      </c>
+      <c r="AY562" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ562" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA562" s="46" t="inlineStr">
+        <is>
+          <t>ST260618312</t>
+        </is>
+      </c>
+      <c r="BB562" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD562" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B563" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E563" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F563" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBNY8MQ</t>
+        </is>
+      </c>
+      <c r="AY563" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ563" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA563" s="46" t="inlineStr">
+        <is>
+          <t>ST260618321</t>
+        </is>
+      </c>
+      <c r="BB563" s="46" t="n">
+        <v>46</v>
+      </c>
+      <c r="BD563" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B564" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E564" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F564" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBQ54Z7</t>
+        </is>
+      </c>
+      <c r="AY564" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ564" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA564" s="46" t="inlineStr">
+        <is>
+          <t>ST260618324</t>
+        </is>
+      </c>
+      <c r="BB564" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD564" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B565" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E565" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F565" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBMTWLM</t>
+        </is>
+      </c>
+      <c r="AY565" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ565" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA565" s="46" t="inlineStr">
+        <is>
+          <t>ST260618325</t>
+        </is>
+      </c>
+      <c r="BB565" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD565" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B566" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E566" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F566" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBMJ8YJ</t>
+        </is>
+      </c>
+      <c r="AY566" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ566" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA566" s="46" t="inlineStr">
+        <is>
+          <t>ST260618328</t>
+        </is>
+      </c>
+      <c r="BB566" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD566" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B567" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E567" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F567" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL9CWF</t>
+        </is>
+      </c>
+      <c r="AY567" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ567" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA567" s="46" t="inlineStr">
+        <is>
+          <t>ST260618330</t>
+        </is>
+      </c>
+      <c r="BB567" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD567" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B568" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E568" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F568" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL9NGW</t>
+        </is>
+      </c>
+      <c r="AY568" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ568" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA568" s="46" t="inlineStr">
+        <is>
+          <t>ST260618334</t>
+        </is>
+      </c>
+      <c r="BB568" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD568" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B569" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E569" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F569" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL91JS</t>
+        </is>
+      </c>
+      <c r="AY569" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ569" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA569" s="46" t="inlineStr">
+        <is>
+          <t>ST260618339</t>
+        </is>
+      </c>
+      <c r="BB569" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD569" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B570" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E570" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F570" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL9XP2</t>
+        </is>
+      </c>
+      <c r="AY570" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ570" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA570" s="46" t="inlineStr">
+        <is>
+          <t>ST260618340</t>
+        </is>
+      </c>
+      <c r="BB570" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD570" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B571" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E571" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F571" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL6QF9</t>
+        </is>
+      </c>
+      <c r="AY571" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ571" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA571" s="46" t="inlineStr">
+        <is>
+          <t>ST260618342</t>
+        </is>
+      </c>
+      <c r="BB571" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD571" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B572" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E572" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F572" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBL6QDN</t>
+        </is>
+      </c>
+      <c r="AY572" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ572" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA572" s="46" t="inlineStr">
+        <is>
+          <t>ST260618345</t>
+        </is>
+      </c>
+      <c r="BB572" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD572" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B573" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E573" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F573" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBM61FY</t>
+        </is>
+      </c>
+      <c r="AY573" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ573" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA573" s="46" t="inlineStr">
+        <is>
+          <t>ST260618346</t>
+        </is>
+      </c>
+      <c r="BB573" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD573" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B574" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E574" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F574" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBKWFQY</t>
+        </is>
+      </c>
+      <c r="AY574" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ574" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA574" s="46" t="inlineStr">
+        <is>
+          <t>ST260618349</t>
+        </is>
+      </c>
+      <c r="BB574" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD574" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B575" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E575" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F575" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBK1R43</t>
+        </is>
+      </c>
+      <c r="AY575" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ575" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA575" s="46" t="inlineStr">
+        <is>
+          <t>ST260618350</t>
+        </is>
+      </c>
+      <c r="BB575" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD575" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B576" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E576" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F576" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLRDYJ</t>
+        </is>
+      </c>
+      <c r="AY576" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ576" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA576" s="46" t="inlineStr">
+        <is>
+          <t>ST260618352</t>
+        </is>
+      </c>
+      <c r="BB576" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD576" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B577" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E577" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F577" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBK6F39</t>
+        </is>
+      </c>
+      <c r="AY577" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ577" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA577" s="46" t="inlineStr">
+        <is>
+          <t>ST260618353</t>
+        </is>
+      </c>
+      <c r="BB577" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD577" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B578" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E578" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F578" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBLF0QH</t>
+        </is>
+      </c>
+      <c r="AY578" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ578" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA578" s="46" t="inlineStr">
+        <is>
+          <t>ST260618355</t>
+        </is>
+      </c>
+      <c r="BB578" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD578" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B579" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E579" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F579" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBPCTB1</t>
+        </is>
+      </c>
+      <c r="AY579" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ579" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA579" s="46" t="inlineStr">
+        <is>
+          <t>ST260618358</t>
+        </is>
+      </c>
+      <c r="BB579" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD579" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B580" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E580" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F580" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBJKWY9</t>
+        </is>
+      </c>
+      <c r="AY580" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ580" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA580" s="46" t="inlineStr">
+        <is>
+          <t>ST260618359</t>
+        </is>
+      </c>
+      <c r="BB580" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD580" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B581" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E581" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F581" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBHZSST</t>
+        </is>
+      </c>
+      <c r="AY581" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ581" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA581" s="46" t="inlineStr">
+        <is>
+          <t>ST260618361</t>
+        </is>
+      </c>
+      <c r="BB581" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD581" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B582" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E582" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F582" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBNWW8V</t>
+        </is>
+      </c>
+      <c r="AY582" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ582" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA582" s="46" t="inlineStr">
+        <is>
+          <t>ST260618363</t>
+        </is>
+      </c>
+      <c r="BB582" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD582" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B583" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E583" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F583" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBJHHYR</t>
+        </is>
+      </c>
+      <c r="AY583" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ583" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA583" s="46" t="inlineStr">
+        <is>
+          <t>ST260618366</t>
+        </is>
+      </c>
+      <c r="BB583" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD583" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B584" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E584" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F584" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBJRXDY</t>
+        </is>
+      </c>
+      <c r="AY584" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ584" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA584" s="46" t="inlineStr">
+        <is>
+          <t>ST260618373</t>
+        </is>
+      </c>
+      <c r="BB584" s="46" t="n">
+        <v>47</v>
+      </c>
+      <c r="BD584" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B585" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E585" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F585" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBJNGY9</t>
+        </is>
+      </c>
+      <c r="AY585" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ585" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA585" s="46" t="inlineStr">
+        <is>
+          <t>ST260618375</t>
+        </is>
+      </c>
+      <c r="BB585" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD585" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B586" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E586" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F586" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBGFDQW</t>
+        </is>
+      </c>
+      <c r="AY586" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ586" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA586" s="46" t="inlineStr">
+        <is>
+          <t>ST260618376</t>
+        </is>
+      </c>
+      <c r="BB586" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD586" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月4日</t>
+        </is>
+      </c>
+      <c r="B587" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E587" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F587" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBF6PWP</t>
+        </is>
+      </c>
+      <c r="AY587" s="46" t="inlineStr">
+        <is>
+          <t>粤BLF628</t>
+        </is>
+      </c>
+      <c r="AZ587" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA587" s="46" t="inlineStr">
+        <is>
+          <t>ST260618379</t>
+        </is>
+      </c>
+      <c r="BB587" s="46" t="n">
+        <v>13</v>
+      </c>
+      <c r="BD587" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040004</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B588" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E588" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F588" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FB9TF2M</t>
+        </is>
+      </c>
+      <c r="AY588" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ588" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA588" s="46" t="inlineStr">
+        <is>
+          <t>ST260618386</t>
+        </is>
+      </c>
+      <c r="BB588" s="46" t="n">
+        <v>100</v>
+      </c>
+      <c r="BD588" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040002</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B589" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E589" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F589" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FBDY78D</t>
+        </is>
+      </c>
+      <c r="AY589" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ589" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA589" s="46" t="inlineStr">
+        <is>
+          <t>ST260618387</t>
+        </is>
+      </c>
+      <c r="BB589" s="46" t="n">
+        <v>76</v>
+      </c>
+      <c r="BD589" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040002</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B590" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E590" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F590" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FB8RX5G</t>
+        </is>
+      </c>
+      <c r="AY590" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ590" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA590" s="46" t="inlineStr">
+        <is>
+          <t>ST260618389</t>
+        </is>
+      </c>
+      <c r="BB590" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD590" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040002</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月5日</t>
+        </is>
+      </c>
+      <c r="B591" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E591" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F591" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FB9TGR7</t>
+        </is>
+      </c>
+      <c r="AY591" s="46" t="inlineStr">
+        <is>
+          <t>粤BEG642</t>
+        </is>
+      </c>
+      <c r="AZ591" s="46" t="inlineStr">
+        <is>
+          <t>SMCU1266254</t>
+        </is>
+      </c>
+      <c r="BA591" s="46" t="inlineStr">
+        <is>
+          <t>ST260618390</t>
+        </is>
+      </c>
+      <c r="BB591" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD591" s="46" t="inlineStr">
+        <is>
+          <t>PO202606040002</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B592" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E592" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-奥克兰海卡包税</t>
+        </is>
+      </c>
+      <c r="F592" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FY6K664</t>
+        </is>
+      </c>
+      <c r="AY592" s="46" t="inlineStr">
+        <is>
+          <t>粤BFS021</t>
+        </is>
+      </c>
+      <c r="AZ592" s="46" t="inlineStr">
+        <is>
+          <t>TIIU4963404</t>
+        </is>
+      </c>
+      <c r="BA592" s="46" t="inlineStr">
+        <is>
+          <t>ST260633463</t>
+        </is>
+      </c>
+      <c r="BB592" s="46" t="n">
+        <v>17</v>
+      </c>
+      <c r="BD592" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110007</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B593" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E593" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F593" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2DN38</t>
+        </is>
+      </c>
+      <c r="AY593" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ593" s="46" t="inlineStr">
+        <is>
+          <t>TIIU5430734</t>
+        </is>
+      </c>
+      <c r="BA593" s="46" t="inlineStr">
+        <is>
+          <t>ST260630990</t>
+        </is>
+      </c>
+      <c r="BB593" s="46" t="n">
+        <v>15</v>
+      </c>
+      <c r="BD593" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110008</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B594" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E594" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F594" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQX43F8</t>
+        </is>
+      </c>
+      <c r="AY594" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ594" s="46" t="inlineStr">
+        <is>
+          <t>TIIU5430734</t>
+        </is>
+      </c>
+      <c r="BA594" s="46" t="inlineStr">
+        <is>
+          <t>ST260630993</t>
+        </is>
+      </c>
+      <c r="BB594" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD594" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110008</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B595" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E595" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F595" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQWN3VB</t>
+        </is>
+      </c>
+      <c r="AY595" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ595" s="46" t="inlineStr">
+        <is>
+          <t>TIIU5430734</t>
+        </is>
+      </c>
+      <c r="BA595" s="46" t="inlineStr">
+        <is>
+          <t>ST260630994</t>
+        </is>
+      </c>
+      <c r="BB595" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD595" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110008</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B596" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E596" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F596" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQWXRXN</t>
+        </is>
+      </c>
+      <c r="AY596" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ596" s="46" t="inlineStr">
+        <is>
+          <t>TIIU5430734</t>
+        </is>
+      </c>
+      <c r="BA596" s="46" t="inlineStr">
+        <is>
+          <t>ST260630996</t>
+        </is>
+      </c>
+      <c r="BB596" s="46" t="n">
+        <v>19</v>
+      </c>
+      <c r="BD596" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110008</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B597" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E597" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F597" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR3TB3G</t>
+        </is>
+      </c>
+      <c r="AY597" s="46" t="inlineStr">
+        <is>
+          <t>粤BKR854</t>
+        </is>
+      </c>
+      <c r="AZ597" s="46" t="inlineStr">
+        <is>
+          <t>TIIU7908144</t>
+        </is>
+      </c>
+      <c r="BA597" s="46" t="inlineStr">
+        <is>
+          <t>ST260630962</t>
+        </is>
+      </c>
+      <c r="BB597" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD597" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110010</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B598" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E598" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F598" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR1Y2H8</t>
+        </is>
+      </c>
+      <c r="AY598" s="46" t="inlineStr">
+        <is>
+          <t>粤BKR854</t>
+        </is>
+      </c>
+      <c r="AZ598" s="46" t="inlineStr">
+        <is>
+          <t>TIIU7908144</t>
+        </is>
+      </c>
+      <c r="BA598" s="46" t="inlineStr">
+        <is>
+          <t>ST260630970</t>
+        </is>
+      </c>
+      <c r="BB598" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD598" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110010</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B599" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E599" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F599" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJX37C</t>
+        </is>
+      </c>
+      <c r="AY599" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ599" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA599" s="46" t="inlineStr">
+        <is>
+          <t>ST260630916</t>
+        </is>
+      </c>
+      <c r="BB599" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD599" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B600" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E600" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F600" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR5HZ2F</t>
+        </is>
+      </c>
+      <c r="AY600" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ600" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA600" s="46" t="inlineStr">
+        <is>
+          <t>ST260630930</t>
+        </is>
+      </c>
+      <c r="BB600" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD600" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B601" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E601" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F601" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR9PF57</t>
+        </is>
+      </c>
+      <c r="AY601" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ601" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA601" s="46" t="inlineStr">
+        <is>
+          <t>ST260630937</t>
+        </is>
+      </c>
+      <c r="BB601" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD601" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B602" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E602" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F602" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR5N9YQ</t>
+        </is>
+      </c>
+      <c r="AY602" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ602" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA602" s="46" t="inlineStr">
+        <is>
+          <t>ST260630939</t>
+        </is>
+      </c>
+      <c r="BB602" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD602" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B603" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E603" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F603" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0DSMB</t>
+        </is>
+      </c>
+      <c r="AY603" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ603" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA603" s="46" t="inlineStr">
+        <is>
+          <t>ST260630953</t>
+        </is>
+      </c>
+      <c r="BB603" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD603" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B604" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E604" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F604" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR3QXQ0</t>
+        </is>
+      </c>
+      <c r="AY604" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ604" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA604" s="46" t="inlineStr">
+        <is>
+          <t>ST260630954</t>
+        </is>
+      </c>
+      <c r="BB604" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD604" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B605" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E605" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F605" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2JV29</t>
+        </is>
+      </c>
+      <c r="AY605" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ605" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA605" s="46" t="inlineStr">
+        <is>
+          <t>ST260630955</t>
+        </is>
+      </c>
+      <c r="BB605" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD605" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B606" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E606" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F606" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR27NBV</t>
+        </is>
+      </c>
+      <c r="AY606" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ606" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA606" s="46" t="inlineStr">
+        <is>
+          <t>ST260630959</t>
+        </is>
+      </c>
+      <c r="BB606" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD606" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B607" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E607" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F607" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2PPT6</t>
+        </is>
+      </c>
+      <c r="AY607" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ607" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA607" s="46" t="inlineStr">
+        <is>
+          <t>ST260630961</t>
+        </is>
+      </c>
+      <c r="BB607" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD607" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B608" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E608" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F608" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR1Y8JC</t>
+        </is>
+      </c>
+      <c r="AY608" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ608" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA608" s="46" t="inlineStr">
+        <is>
+          <t>ST260630968</t>
+        </is>
+      </c>
+      <c r="BB608" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD608" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B609" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E609" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F609" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQZCFY3</t>
+        </is>
+      </c>
+      <c r="AY609" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ609" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA609" s="46" t="inlineStr">
+        <is>
+          <t>ST260630975</t>
+        </is>
+      </c>
+      <c r="BB609" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD609" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B610" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E610" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F610" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FY9Z0BN</t>
+        </is>
+      </c>
+      <c r="AY610" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ610" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA610" s="46" t="inlineStr">
+        <is>
+          <t>ST260633462</t>
+        </is>
+      </c>
+      <c r="BB610" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD610" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110011</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B611" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E611" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F611" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJJQCN</t>
+        </is>
+      </c>
+      <c r="AY611" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ611" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA611" s="46" t="inlineStr">
+        <is>
+          <t>ST260630891</t>
+        </is>
+      </c>
+      <c r="BB611" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD611" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B612" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E612" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F612" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR96RJ1</t>
+        </is>
+      </c>
+      <c r="AY612" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ612" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA612" s="46" t="inlineStr">
+        <is>
+          <t>ST260630919</t>
+        </is>
+      </c>
+      <c r="BB612" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD612" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B613" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E613" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F613" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR524GZ</t>
+        </is>
+      </c>
+      <c r="AY613" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ613" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA613" s="46" t="inlineStr">
+        <is>
+          <t>ST260630940</t>
+        </is>
+      </c>
+      <c r="BB613" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD613" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B614" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E614" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F614" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR39P3M</t>
+        </is>
+      </c>
+      <c r="AY614" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ614" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA614" s="46" t="inlineStr">
+        <is>
+          <t>ST260630942</t>
+        </is>
+      </c>
+      <c r="BB614" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD614" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B615" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E615" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F615" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2NHG4</t>
+        </is>
+      </c>
+      <c r="AY615" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ615" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA615" s="46" t="inlineStr">
+        <is>
+          <t>ST260630949</t>
+        </is>
+      </c>
+      <c r="BB615" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD615" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B616" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E616" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F616" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR1M5HH</t>
+        </is>
+      </c>
+      <c r="AY616" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ616" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA616" s="46" t="inlineStr">
+        <is>
+          <t>ST260630971</t>
+        </is>
+      </c>
+      <c r="BB616" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD616" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B617" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E617" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F617" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0LCKM</t>
+        </is>
+      </c>
+      <c r="AY617" s="46" t="inlineStr">
+        <is>
+          <t>粤BNQ228</t>
+        </is>
+      </c>
+      <c r="AZ617" s="46" t="inlineStr">
+        <is>
+          <t>TXGU4080614</t>
+        </is>
+      </c>
+      <c r="BA617" s="46" t="inlineStr">
+        <is>
+          <t>ST260630976</t>
+        </is>
+      </c>
+      <c r="BB617" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD617" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110012</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B618" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E618" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F618" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR1VVN2</t>
+        </is>
+      </c>
+      <c r="AY618" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ618" s="46" t="inlineStr">
+        <is>
+          <t>FFAU2772536</t>
+        </is>
+      </c>
+      <c r="BA618" s="46" t="inlineStr">
+        <is>
+          <t>ST260630988</t>
+        </is>
+      </c>
+      <c r="BB618" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD618" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110013</t>
+        </is>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B619" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E619" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F619" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0DN3Z</t>
+        </is>
+      </c>
+      <c r="AY619" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ619" s="46" t="inlineStr">
+        <is>
+          <t>FFAU2772536</t>
+        </is>
+      </c>
+      <c r="BA619" s="46" t="inlineStr">
+        <is>
+          <t>ST260630989</t>
+        </is>
+      </c>
+      <c r="BB619" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD619" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110013</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B620" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E620" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F620" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQZPZJM</t>
+        </is>
+      </c>
+      <c r="AY620" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ620" s="46" t="inlineStr">
+        <is>
+          <t>FFAU2772536</t>
+        </is>
+      </c>
+      <c r="BA620" s="46" t="inlineStr">
+        <is>
+          <t>ST260630991</t>
+        </is>
+      </c>
+      <c r="BB620" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD620" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110013</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B621" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E621" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F621" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQZBHYD</t>
+        </is>
+      </c>
+      <c r="AY621" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ621" s="46" t="inlineStr">
+        <is>
+          <t>FFAU2772536</t>
+        </is>
+      </c>
+      <c r="BA621" s="46" t="inlineStr">
+        <is>
+          <t>ST260630992</t>
+        </is>
+      </c>
+      <c r="BB621" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD621" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110013</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B622" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E622" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F622" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0Y2XV</t>
+        </is>
+      </c>
+      <c r="AY622" s="46" t="inlineStr">
+        <is>
+          <t>粤BFT514</t>
+        </is>
+      </c>
+      <c r="AZ622" s="46" t="inlineStr">
+        <is>
+          <t>FFAU2772536</t>
+        </is>
+      </c>
+      <c r="BA622" s="46" t="inlineStr">
+        <is>
+          <t>ST260630995</t>
+        </is>
+      </c>
+      <c r="BB622" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD622" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110013</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B623" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E623" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F623" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR46RJV</t>
+        </is>
+      </c>
+      <c r="AY623" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ623" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA623" s="46" t="inlineStr">
+        <is>
+          <t>ST260630938</t>
+        </is>
+      </c>
+      <c r="BB623" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD623" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110015</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B624" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E624" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F624" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR56888</t>
+        </is>
+      </c>
+      <c r="AY624" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ624" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA624" s="46" t="inlineStr">
+        <is>
+          <t>ST260630941</t>
+        </is>
+      </c>
+      <c r="BB624" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD624" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110015</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B625" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E625" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F625" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR4SHMR</t>
+        </is>
+      </c>
+      <c r="AY625" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ625" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA625" s="46" t="inlineStr">
+        <is>
+          <t>ST260630948</t>
+        </is>
+      </c>
+      <c r="BB625" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD625" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110015</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B626" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E626" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F626" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0GLJW</t>
+        </is>
+      </c>
+      <c r="AY626" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ626" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA626" s="46" t="inlineStr">
+        <is>
+          <t>ST260630950</t>
+        </is>
+      </c>
+      <c r="BB626" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD626" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110015</t>
+        </is>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B627" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E627" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F627" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRMXCKB</t>
+        </is>
+      </c>
+      <c r="AY627" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ627" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA627" s="46" t="inlineStr">
+        <is>
+          <t>ST260630905</t>
+        </is>
+      </c>
+      <c r="BB627" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD627" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B628" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E628" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F628" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRH8VYW</t>
+        </is>
+      </c>
+      <c r="AY628" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ628" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA628" s="46" t="inlineStr">
+        <is>
+          <t>ST260630908</t>
+        </is>
+      </c>
+      <c r="BB628" s="46" t="n">
+        <v>30</v>
+      </c>
+      <c r="BD628" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B629" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E629" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F629" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRLB421</t>
+        </is>
+      </c>
+      <c r="AY629" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ629" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA629" s="46" t="inlineStr">
+        <is>
+          <t>ST260630911</t>
+        </is>
+      </c>
+      <c r="BB629" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD629" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B630" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E630" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F630" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJ11ML</t>
+        </is>
+      </c>
+      <c r="AY630" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ630" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA630" s="46" t="inlineStr">
+        <is>
+          <t>ST260630912</t>
+        </is>
+      </c>
+      <c r="BB630" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD630" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B631" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E631" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F631" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJV4BM</t>
+        </is>
+      </c>
+      <c r="AY631" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ631" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA631" s="46" t="inlineStr">
+        <is>
+          <t>ST260630915</t>
+        </is>
+      </c>
+      <c r="BB631" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD631" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B632" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E632" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F632" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRBHP3V</t>
+        </is>
+      </c>
+      <c r="AY632" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ632" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA632" s="46" t="inlineStr">
+        <is>
+          <t>ST260630918</t>
+        </is>
+      </c>
+      <c r="BB632" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD632" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B633" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E633" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F633" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRF5M0X</t>
+        </is>
+      </c>
+      <c r="AY633" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ633" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA633" s="46" t="inlineStr">
+        <is>
+          <t>ST260630920</t>
+        </is>
+      </c>
+      <c r="BB633" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD633" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B634" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E634" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F634" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRB4MDB</t>
+        </is>
+      </c>
+      <c r="AY634" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ634" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA634" s="46" t="inlineStr">
+        <is>
+          <t>ST260630922</t>
+        </is>
+      </c>
+      <c r="BB634" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD634" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B635" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E635" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F635" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRDN5CK</t>
+        </is>
+      </c>
+      <c r="AY635" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ635" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA635" s="46" t="inlineStr">
+        <is>
+          <t>ST260630924</t>
+        </is>
+      </c>
+      <c r="BB635" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD635" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B636" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E636" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F636" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRB7N44</t>
+        </is>
+      </c>
+      <c r="AY636" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ636" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA636" s="46" t="inlineStr">
+        <is>
+          <t>ST260630926</t>
+        </is>
+      </c>
+      <c r="BB636" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD636" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B637" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E637" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F637" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR9S61T</t>
+        </is>
+      </c>
+      <c r="AY637" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ637" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA637" s="46" t="inlineStr">
+        <is>
+          <t>ST260630928</t>
+        </is>
+      </c>
+      <c r="BB637" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD637" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B638" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E638" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F638" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2M8SD</t>
+        </is>
+      </c>
+      <c r="AY638" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ638" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA638" s="46" t="inlineStr">
+        <is>
+          <t>ST260630958</t>
+        </is>
+      </c>
+      <c r="BB638" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD638" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B639" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E639" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F639" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQXM2L9</t>
+        </is>
+      </c>
+      <c r="AY639" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ639" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA639" s="46" t="inlineStr">
+        <is>
+          <t>ST260630963</t>
+        </is>
+      </c>
+      <c r="BB639" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD639" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B640" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E640" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F640" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQZ674M</t>
+        </is>
+      </c>
+      <c r="AY640" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ640" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA640" s="46" t="inlineStr">
+        <is>
+          <t>ST260630964</t>
+        </is>
+      </c>
+      <c r="BB640" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD640" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B641" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E641" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F641" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR1LM16</t>
+        </is>
+      </c>
+      <c r="AY641" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ641" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA641" s="46" t="inlineStr">
+        <is>
+          <t>ST260630969</t>
+        </is>
+      </c>
+      <c r="BB641" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD641" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B642" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E642" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F642" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQY5YRN</t>
+        </is>
+      </c>
+      <c r="AY642" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ642" s="46" t="inlineStr">
+        <is>
+          <t>CAAU7142515</t>
+        </is>
+      </c>
+      <c r="BA642" s="46" t="inlineStr">
+        <is>
+          <t>ST260630973</t>
+        </is>
+      </c>
+      <c r="BB642" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD642" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110016</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B643" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E643" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F643" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRGGN07</t>
+        </is>
+      </c>
+      <c r="AY643" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ643" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA643" s="46" t="inlineStr">
+        <is>
+          <t>ST260630899</t>
+        </is>
+      </c>
+      <c r="BB643" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD643" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B644" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E644" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F644" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJY6GN</t>
+        </is>
+      </c>
+      <c r="AY644" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ644" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA644" s="46" t="inlineStr">
+        <is>
+          <t>ST260630903</t>
+        </is>
+      </c>
+      <c r="BB644" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD644" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B645" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E645" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F645" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRG211W</t>
+        </is>
+      </c>
+      <c r="AY645" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ645" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA645" s="46" t="inlineStr">
+        <is>
+          <t>ST260630904</t>
+        </is>
+      </c>
+      <c r="BB645" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD645" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B646" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E646" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F646" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJ704L</t>
+        </is>
+      </c>
+      <c r="AY646" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ646" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA646" s="46" t="inlineStr">
+        <is>
+          <t>ST260630906</t>
+        </is>
+      </c>
+      <c r="BB646" s="46" t="n">
+        <v>30</v>
+      </c>
+      <c r="BD646" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B647" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E647" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F647" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRDYZ3P</t>
+        </is>
+      </c>
+      <c r="AY647" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ647" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA647" s="46" t="inlineStr">
+        <is>
+          <t>ST260630909</t>
+        </is>
+      </c>
+      <c r="BB647" s="46" t="n">
+        <v>14</v>
+      </c>
+      <c r="BD647" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B648" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E648" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F648" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRHGMYX</t>
+        </is>
+      </c>
+      <c r="AY648" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ648" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA648" s="46" t="inlineStr">
+        <is>
+          <t>ST260630910</t>
+        </is>
+      </c>
+      <c r="BB648" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD648" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B649" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E649" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F649" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJ8498</t>
+        </is>
+      </c>
+      <c r="AY649" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ649" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA649" s="46" t="inlineStr">
+        <is>
+          <t>ST260630913</t>
+        </is>
+      </c>
+      <c r="BB649" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD649" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B650" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E650" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F650" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRGGJNC</t>
+        </is>
+      </c>
+      <c r="AY650" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ650" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA650" s="46" t="inlineStr">
+        <is>
+          <t>ST260630914</t>
+        </is>
+      </c>
+      <c r="BB650" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD650" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B651" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E651" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F651" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRFGFHB</t>
+        </is>
+      </c>
+      <c r="AY651" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ651" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA651" s="46" t="inlineStr">
+        <is>
+          <t>ST260630921</t>
+        </is>
+      </c>
+      <c r="BB651" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD651" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B652" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E652" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F652" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRDBYRC</t>
+        </is>
+      </c>
+      <c r="AY652" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ652" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA652" s="46" t="inlineStr">
+        <is>
+          <t>ST260630923</t>
+        </is>
+      </c>
+      <c r="BB652" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD652" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B653" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E653" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F653" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR5YTF3</t>
+        </is>
+      </c>
+      <c r="AY653" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ653" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA653" s="46" t="inlineStr">
+        <is>
+          <t>ST260630929</t>
+        </is>
+      </c>
+      <c r="BB653" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD653" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B654" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E654" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F654" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2R9SW</t>
+        </is>
+      </c>
+      <c r="AY654" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ654" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA654" s="46" t="inlineStr">
+        <is>
+          <t>ST260630960</t>
+        </is>
+      </c>
+      <c r="BB654" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD654" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B655" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E655" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F655" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0W4M5</t>
+        </is>
+      </c>
+      <c r="AY655" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ655" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA655" s="46" t="inlineStr">
+        <is>
+          <t>ST260630967</t>
+        </is>
+      </c>
+      <c r="BB655" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD655" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B656" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E656" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F656" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQZ09H2</t>
+        </is>
+      </c>
+      <c r="AY656" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ656" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA656" s="46" t="inlineStr">
+        <is>
+          <t>ST260630972</t>
+        </is>
+      </c>
+      <c r="BB656" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD656" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B657" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E657" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F657" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR0M4W5</t>
+        </is>
+      </c>
+      <c r="AY657" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ657" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA657" s="46" t="inlineStr">
+        <is>
+          <t>ST260630974</t>
+        </is>
+      </c>
+      <c r="BB657" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD657" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B658" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E658" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F658" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FQYMDVZ</t>
+        </is>
+      </c>
+      <c r="AY658" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ658" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA658" s="46" t="inlineStr">
+        <is>
+          <t>ST260630977</t>
+        </is>
+      </c>
+      <c r="BB658" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD658" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B659" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E659" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F659" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRKF1B4</t>
+        </is>
+      </c>
+      <c r="AY659" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ659" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA659" s="46" t="inlineStr">
+        <is>
+          <t>ST260630892</t>
+        </is>
+      </c>
+      <c r="BB659" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD659" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B660" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E660" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F660" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRJB04T</t>
+        </is>
+      </c>
+      <c r="AY660" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ660" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA660" s="46" t="inlineStr">
+        <is>
+          <t>ST260630895</t>
+        </is>
+      </c>
+      <c r="BB660" s="46" t="n">
+        <v>16</v>
+      </c>
+      <c r="BD660" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B661" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E661" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F661" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRCQVT1</t>
+        </is>
+      </c>
+      <c r="AY661" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ661" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA661" s="46" t="inlineStr">
+        <is>
+          <t>ST260630917</t>
+        </is>
+      </c>
+      <c r="BB661" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD661" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B662" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E662" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F662" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRBP464</t>
+        </is>
+      </c>
+      <c r="AY662" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ662" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA662" s="46" t="inlineStr">
+        <is>
+          <t>ST260630925</t>
+        </is>
+      </c>
+      <c r="BB662" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD662" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B663" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E663" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F663" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FRBGTVN</t>
+        </is>
+      </c>
+      <c r="AY663" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ663" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA663" s="46" t="inlineStr">
+        <is>
+          <t>ST260630927</t>
+        </is>
+      </c>
+      <c r="BB663" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD663" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B664" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E664" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F664" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR4SQTB</t>
+        </is>
+      </c>
+      <c r="AY664" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ664" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA664" s="46" t="inlineStr">
+        <is>
+          <t>ST260630943</t>
+        </is>
+      </c>
+      <c r="BB664" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD664" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B665" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E665" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F665" s="46" t="inlineStr">
+        <is>
+          <t>FBA19FR2Z9RP</t>
+        </is>
+      </c>
+      <c r="AY665" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ665" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA665" s="46" t="inlineStr">
+        <is>
+          <t>ST260630947</t>
+        </is>
+      </c>
+      <c r="BB665" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD665" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B666" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E666" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F666" s="46" t="inlineStr">
+        <is>
+          <t>STAR-SYPURKC5NZNXY</t>
+        </is>
+      </c>
+      <c r="AY666" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ666" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA666" s="46" t="inlineStr">
+        <is>
+          <t>ST260630978</t>
+        </is>
+      </c>
+      <c r="BB666" s="46" t="n">
+        <v>20</v>
+      </c>
+      <c r="BD666" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B667" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E667" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F667" s="46" t="inlineStr">
+        <is>
+          <t>STAR-XUEMR6XMN6N2A</t>
+        </is>
+      </c>
+      <c r="AY667" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ667" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA667" s="46" t="inlineStr">
+        <is>
+          <t>ST260630981</t>
+        </is>
+      </c>
+      <c r="BB667" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD667" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B668" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E668" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F668" s="46" t="inlineStr">
+        <is>
+          <t>STAR-VXGN62HT66QXU</t>
+        </is>
+      </c>
+      <c r="AY668" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ668" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA668" s="46" t="inlineStr">
+        <is>
+          <t>ST260630982</t>
+        </is>
+      </c>
+      <c r="BB668" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD668" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B669" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E669" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F669" s="46" t="inlineStr">
+        <is>
+          <t>STAR-UVSJJR2P653NW</t>
+        </is>
+      </c>
+      <c r="AY669" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ669" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA669" s="46" t="inlineStr">
+        <is>
+          <t>ST260630979</t>
+        </is>
+      </c>
+      <c r="BB669" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD669" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B670" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E670" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-休斯顿海卡包税</t>
+        </is>
+      </c>
+      <c r="F670" s="46" t="inlineStr">
+        <is>
+          <t>STAR-VZX77WJ4N5HXY</t>
+        </is>
+      </c>
+      <c r="AY670" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ670" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6113448</t>
+        </is>
+      </c>
+      <c r="BA670" s="46" t="inlineStr">
+        <is>
+          <t>ST260630983</t>
+        </is>
+      </c>
+      <c r="BB670" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD670" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110014</t>
+        </is>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月11日</t>
+        </is>
+      </c>
+      <c r="B671" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E671" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F671" s="46" t="inlineStr">
+        <is>
+          <t>STAR-RK2FYWPY6X44W</t>
+        </is>
+      </c>
+      <c r="AY671" s="46" t="inlineStr">
+        <is>
+          <t>粤BDV387</t>
+        </is>
+      </c>
+      <c r="AZ671" s="46" t="inlineStr">
+        <is>
+          <t>TLLU4644395</t>
+        </is>
+      </c>
+      <c r="BA671" s="46" t="inlineStr">
+        <is>
+          <t>ST260630980</t>
+        </is>
+      </c>
+      <c r="BB671" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD671" s="46" t="inlineStr">
+        <is>
+          <t>PO202606110009</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B672" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E672" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F672" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G62GY0J</t>
+        </is>
+      </c>
+      <c r="AY672" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ672" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA672" s="46" t="inlineStr">
+        <is>
+          <t>ST260643492</t>
+        </is>
+      </c>
+      <c r="BB672" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD672" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B673" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E673" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F673" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5ZCHDG</t>
+        </is>
+      </c>
+      <c r="AY673" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ673" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA673" s="46" t="inlineStr">
+        <is>
+          <t>ST260643493</t>
+        </is>
+      </c>
+      <c r="BB673" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD673" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B674" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E674" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F674" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G635T4G</t>
+        </is>
+      </c>
+      <c r="AY674" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ674" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA674" s="46" t="inlineStr">
+        <is>
+          <t>ST260643494</t>
+        </is>
+      </c>
+      <c r="BB674" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD674" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B675" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E675" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F675" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5NXQ20</t>
+        </is>
+      </c>
+      <c r="AY675" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ675" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA675" s="46" t="inlineStr">
+        <is>
+          <t>ST260643504</t>
+        </is>
+      </c>
+      <c r="BB675" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD675" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B676" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E676" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F676" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5NWNBT</t>
+        </is>
+      </c>
+      <c r="AY676" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ676" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA676" s="46" t="inlineStr">
+        <is>
+          <t>ST260643509</t>
+        </is>
+      </c>
+      <c r="BB676" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD676" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B677" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E677" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F677" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5Q9LFB</t>
+        </is>
+      </c>
+      <c r="AY677" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ677" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA677" s="46" t="inlineStr">
+        <is>
+          <t>ST260643514</t>
+        </is>
+      </c>
+      <c r="BB677" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD677" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B678" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E678" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F678" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5MB26H</t>
+        </is>
+      </c>
+      <c r="AY678" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ678" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA678" s="46" t="inlineStr">
+        <is>
+          <t>ST260643516</t>
+        </is>
+      </c>
+      <c r="BB678" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD678" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B679" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E679" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F679" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5LHRV0</t>
+        </is>
+      </c>
+      <c r="AY679" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ679" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA679" s="46" t="inlineStr">
+        <is>
+          <t>ST260643517</t>
+        </is>
+      </c>
+      <c r="BB679" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD679" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B680" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E680" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F680" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5P83NN</t>
+        </is>
+      </c>
+      <c r="AY680" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ680" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA680" s="46" t="inlineStr">
+        <is>
+          <t>ST260643520</t>
+        </is>
+      </c>
+      <c r="BB680" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD680" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B681" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E681" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F681" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5LTRJ0</t>
+        </is>
+      </c>
+      <c r="AY681" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ681" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA681" s="46" t="inlineStr">
+        <is>
+          <t>ST260643523</t>
+        </is>
+      </c>
+      <c r="BB681" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD681" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B682" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E682" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F682" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5KFKHB</t>
+        </is>
+      </c>
+      <c r="AY682" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ682" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA682" s="46" t="inlineStr">
+        <is>
+          <t>ST260643524</t>
+        </is>
+      </c>
+      <c r="BB682" s="46" t="n">
+        <v>19</v>
+      </c>
+      <c r="BD682" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B683" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E683" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F683" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5JB5CN</t>
+        </is>
+      </c>
+      <c r="AY683" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ683" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA683" s="46" t="inlineStr">
+        <is>
+          <t>ST260643528</t>
+        </is>
+      </c>
+      <c r="BB683" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD683" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B684" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E684" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F684" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2L538P</t>
+        </is>
+      </c>
+      <c r="AY684" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ684" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA684" s="46" t="inlineStr">
+        <is>
+          <t>ST260643539</t>
+        </is>
+      </c>
+      <c r="BB684" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD684" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B685" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E685" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F685" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2MWSKL</t>
+        </is>
+      </c>
+      <c r="AY685" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ685" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA685" s="46" t="inlineStr">
+        <is>
+          <t>ST260643540</t>
+        </is>
+      </c>
+      <c r="BB685" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD685" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B686" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E686" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F686" s="46" t="inlineStr">
+        <is>
+          <t>STAR-RUZZXKWGWKZTE</t>
+        </is>
+      </c>
+      <c r="AY686" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ686" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA686" s="46" t="inlineStr">
+        <is>
+          <t>ST260643490</t>
+        </is>
+      </c>
+      <c r="BB686" s="46" t="n">
+        <v>187</v>
+      </c>
+      <c r="BD686" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B687" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E687" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F687" s="46" t="inlineStr">
+        <is>
+          <t>STAR-XXCADCHYRSNS2</t>
+        </is>
+      </c>
+      <c r="AY687" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ687" s="46" t="inlineStr">
+        <is>
+          <t>CSNU7142007</t>
+        </is>
+      </c>
+      <c r="BA687" s="46" t="inlineStr">
+        <is>
+          <t>ST260643491</t>
+        </is>
+      </c>
+      <c r="BB687" s="46" t="n">
+        <v>75</v>
+      </c>
+      <c r="BD687" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B688" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E688" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F688" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5WBNV9</t>
+        </is>
+      </c>
+      <c r="AY688" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ688" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA688" s="46" t="inlineStr">
+        <is>
+          <t>ST260643496</t>
+        </is>
+      </c>
+      <c r="BB688" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD688" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B689" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E689" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F689" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5X2T0K</t>
+        </is>
+      </c>
+      <c r="AY689" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ689" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA689" s="46" t="inlineStr">
+        <is>
+          <t>ST260643498</t>
+        </is>
+      </c>
+      <c r="BB689" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD689" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B690" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E690" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F690" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5XSQBX</t>
+        </is>
+      </c>
+      <c r="AY690" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ690" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA690" s="46" t="inlineStr">
+        <is>
+          <t>ST260643500</t>
+        </is>
+      </c>
+      <c r="BB690" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD690" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B691" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E691" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F691" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5YJ7SJ</t>
+        </is>
+      </c>
+      <c r="AY691" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ691" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA691" s="46" t="inlineStr">
+        <is>
+          <t>ST260643502</t>
+        </is>
+      </c>
+      <c r="BB691" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD691" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B692" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E692" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F692" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5P97CS</t>
+        </is>
+      </c>
+      <c r="AY692" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ692" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA692" s="46" t="inlineStr">
+        <is>
+          <t>ST260643506</t>
+        </is>
+      </c>
+      <c r="BB692" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD692" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B693" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E693" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F693" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5MB0WV</t>
+        </is>
+      </c>
+      <c r="AY693" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ693" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA693" s="46" t="inlineStr">
+        <is>
+          <t>ST260643508</t>
+        </is>
+      </c>
+      <c r="BB693" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD693" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B694" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E694" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F694" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5NL2XS</t>
+        </is>
+      </c>
+      <c r="AY694" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ694" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA694" s="46" t="inlineStr">
+        <is>
+          <t>ST260643511</t>
+        </is>
+      </c>
+      <c r="BB694" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD694" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B695" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E695" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F695" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5J9XLC</t>
+        </is>
+      </c>
+      <c r="AY695" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ695" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA695" s="46" t="inlineStr">
+        <is>
+          <t>ST260643525</t>
+        </is>
+      </c>
+      <c r="BB695" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD695" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B696" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E696" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F696" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5KRRVF</t>
+        </is>
+      </c>
+      <c r="AY696" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ696" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA696" s="46" t="inlineStr">
+        <is>
+          <t>ST260643526</t>
+        </is>
+      </c>
+      <c r="BB696" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD696" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B697" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E697" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F697" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5J6Z6G</t>
+        </is>
+      </c>
+      <c r="AY697" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ697" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA697" s="46" t="inlineStr">
+        <is>
+          <t>ST260643529</t>
+        </is>
+      </c>
+      <c r="BB697" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD697" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B698" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E698" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F698" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5JTMHK</t>
+        </is>
+      </c>
+      <c r="AY698" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ698" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA698" s="46" t="inlineStr">
+        <is>
+          <t>ST260643530</t>
+        </is>
+      </c>
+      <c r="BB698" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD698" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B699" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E699" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F699" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2KKWM5</t>
+        </is>
+      </c>
+      <c r="AY699" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ699" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA699" s="46" t="inlineStr">
+        <is>
+          <t>ST260643533</t>
+        </is>
+      </c>
+      <c r="BB699" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD699" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B700" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E700" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F700" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2KP9HR</t>
+        </is>
+      </c>
+      <c r="AY700" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ700" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA700" s="46" t="inlineStr">
+        <is>
+          <t>ST260643534</t>
+        </is>
+      </c>
+      <c r="BB700" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD700" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B701" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E701" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F701" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2KY5MH</t>
+        </is>
+      </c>
+      <c r="AY701" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ701" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA701" s="46" t="inlineStr">
+        <is>
+          <t>ST260643536</t>
+        </is>
+      </c>
+      <c r="BB701" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD701" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B702" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E702" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F702" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2JX8M4</t>
+        </is>
+      </c>
+      <c r="AY702" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ702" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA702" s="46" t="inlineStr">
+        <is>
+          <t>ST260643538</t>
+        </is>
+      </c>
+      <c r="BB702" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD702" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B703" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E703" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F703" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2JTP8T</t>
+        </is>
+      </c>
+      <c r="AY703" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ703" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA703" s="46" t="inlineStr">
+        <is>
+          <t>ST260643541</t>
+        </is>
+      </c>
+      <c r="BB703" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD703" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B704" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E704" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F704" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2KMZBM</t>
+        </is>
+      </c>
+      <c r="AY704" s="46" t="inlineStr">
+        <is>
+          <t>粤BKZ353</t>
+        </is>
+      </c>
+      <c r="AZ704" s="46" t="inlineStr">
+        <is>
+          <t>UETU7438813</t>
+        </is>
+      </c>
+      <c r="BA704" s="46" t="inlineStr">
+        <is>
+          <t>ST260643542</t>
+        </is>
+      </c>
+      <c r="BB704" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD704" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170006</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B705" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E705" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F705" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5YF65M</t>
+        </is>
+      </c>
+      <c r="AY705" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ705" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA705" s="46" t="inlineStr">
+        <is>
+          <t>ST260643495</t>
+        </is>
+      </c>
+      <c r="BB705" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD705" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B706" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E706" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F706" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5Y3HRQ</t>
+        </is>
+      </c>
+      <c r="AY706" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ706" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA706" s="46" t="inlineStr">
+        <is>
+          <t>ST260643497</t>
+        </is>
+      </c>
+      <c r="BB706" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD706" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B707" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E707" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F707" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5XHC44</t>
+        </is>
+      </c>
+      <c r="AY707" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ707" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA707" s="46" t="inlineStr">
+        <is>
+          <t>ST260643499</t>
+        </is>
+      </c>
+      <c r="BB707" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD707" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B708" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E708" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F708" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G608CSL</t>
+        </is>
+      </c>
+      <c r="AY708" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ708" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA708" s="46" t="inlineStr">
+        <is>
+          <t>ST260643501</t>
+        </is>
+      </c>
+      <c r="BB708" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD708" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B709" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E709" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F709" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5MZ968</t>
+        </is>
+      </c>
+      <c r="AY709" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ709" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA709" s="46" t="inlineStr">
+        <is>
+          <t>ST260643505</t>
+        </is>
+      </c>
+      <c r="BB709" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD709" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B710" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E710" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F710" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5PPY0C</t>
+        </is>
+      </c>
+      <c r="AY710" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ710" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA710" s="46" t="inlineStr">
+        <is>
+          <t>ST260643507</t>
+        </is>
+      </c>
+      <c r="BB710" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD710" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B711" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E711" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F711" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5PPTT0</t>
+        </is>
+      </c>
+      <c r="AY711" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ711" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA711" s="46" t="inlineStr">
+        <is>
+          <t>ST260643512</t>
+        </is>
+      </c>
+      <c r="BB711" s="46" t="n">
+        <v>6</v>
+      </c>
+      <c r="BD711" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B712" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E712" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F712" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5NCMLG</t>
+        </is>
+      </c>
+      <c r="AY712" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ712" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA712" s="46" t="inlineStr">
+        <is>
+          <t>ST260643513</t>
+        </is>
+      </c>
+      <c r="BB712" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD712" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B713" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E713" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F713" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5N84CM</t>
+        </is>
+      </c>
+      <c r="AY713" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ713" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA713" s="46" t="inlineStr">
+        <is>
+          <t>ST260643515</t>
+        </is>
+      </c>
+      <c r="BB713" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD713" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B714" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E714" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F714" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5LJH94</t>
+        </is>
+      </c>
+      <c r="AY714" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ714" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA714" s="46" t="inlineStr">
+        <is>
+          <t>ST260643518</t>
+        </is>
+      </c>
+      <c r="BB714" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD714" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B715" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E715" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F715" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5N3G96</t>
+        </is>
+      </c>
+      <c r="AY715" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ715" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA715" s="46" t="inlineStr">
+        <is>
+          <t>ST260643521</t>
+        </is>
+      </c>
+      <c r="BB715" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD715" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B716" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E716" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F716" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5L2WQ3</t>
+        </is>
+      </c>
+      <c r="AY716" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ716" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA716" s="46" t="inlineStr">
+        <is>
+          <t>ST260643522</t>
+        </is>
+      </c>
+      <c r="BB716" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD716" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B717" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E717" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F717" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2M23MD</t>
+        </is>
+      </c>
+      <c r="AY717" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ717" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA717" s="46" t="inlineStr">
+        <is>
+          <t>ST260643532</t>
+        </is>
+      </c>
+      <c r="BB717" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD717" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B718" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E718" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F718" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2NZNMV</t>
+        </is>
+      </c>
+      <c r="AY718" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ718" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA718" s="46" t="inlineStr">
+        <is>
+          <t>ST260643535</t>
+        </is>
+      </c>
+      <c r="BB718" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD718" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B719" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E719" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F719" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2P0VP7</t>
+        </is>
+      </c>
+      <c r="AY719" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ719" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA719" s="46" t="inlineStr">
+        <is>
+          <t>ST260643537</t>
+        </is>
+      </c>
+      <c r="BB719" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD719" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B720" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E720" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F720" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G2L36YY</t>
+        </is>
+      </c>
+      <c r="AY720" s="46" t="inlineStr">
+        <is>
+          <t>粤BJM741</t>
+        </is>
+      </c>
+      <c r="AZ720" s="46" t="inlineStr">
+        <is>
+          <t>FSCU8987158</t>
+        </is>
+      </c>
+      <c r="BA720" s="46" t="inlineStr">
+        <is>
+          <t>ST260643543</t>
+        </is>
+      </c>
+      <c r="BB720" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD720" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170005</t>
+        </is>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B721" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E721" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-美转加-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F721" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G6FQNYW</t>
+        </is>
+      </c>
+      <c r="AY721" s="46" t="inlineStr">
+        <is>
+          <t>粤BJN066</t>
+        </is>
+      </c>
+      <c r="AZ721" s="46" t="inlineStr">
+        <is>
+          <t>OOCU5352031</t>
+        </is>
+      </c>
+      <c r="BA721" s="46" t="inlineStr">
+        <is>
+          <t>ST260643173</t>
+        </is>
+      </c>
+      <c r="BB721" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD721" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170004</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B722" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E722" s="46" t="inlineStr">
+        <is>
+          <t>极速达-洛杉矶DD快线海卡包税</t>
+        </is>
+      </c>
+      <c r="F722" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5JNK90</t>
+        </is>
+      </c>
+      <c r="AY722" s="46" t="inlineStr">
+        <is>
+          <t>桂KL8311</t>
+        </is>
+      </c>
+      <c r="AZ722" s="46" t="inlineStr">
+        <is>
+          <t>FFAU5359779</t>
+        </is>
+      </c>
+      <c r="BA722" s="46" t="inlineStr">
+        <is>
+          <t>ST260643531</t>
+        </is>
+      </c>
+      <c r="BB722" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD722" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170003</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B723" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E723" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F723" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5XL62L</t>
+        </is>
+      </c>
+      <c r="AY723" s="46" t="inlineStr">
+        <is>
+          <t>粤BHJ562</t>
+        </is>
+      </c>
+      <c r="AZ723" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6012627</t>
+        </is>
+      </c>
+      <c r="BA723" s="46" t="inlineStr">
+        <is>
+          <t>ST260643168</t>
+        </is>
+      </c>
+      <c r="BB723" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD723" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170002</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B724" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E724" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F724" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5XNKL9</t>
+        </is>
+      </c>
+      <c r="AY724" s="46" t="inlineStr">
+        <is>
+          <t>粤BHJ562</t>
+        </is>
+      </c>
+      <c r="AZ724" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6012627</t>
+        </is>
+      </c>
+      <c r="BA724" s="46" t="inlineStr">
+        <is>
+          <t>ST260643169</t>
+        </is>
+      </c>
+      <c r="BB724" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD724" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170002</t>
+        </is>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B725" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E725" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F725" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5W69K3</t>
+        </is>
+      </c>
+      <c r="AY725" s="46" t="inlineStr">
+        <is>
+          <t>粤BHJ562</t>
+        </is>
+      </c>
+      <c r="AZ725" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6012627</t>
+        </is>
+      </c>
+      <c r="BA725" s="46" t="inlineStr">
+        <is>
+          <t>ST260643171</t>
+        </is>
+      </c>
+      <c r="BB725" s="46" t="n">
+        <v>23</v>
+      </c>
+      <c r="BD725" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170002</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月17日</t>
+        </is>
+      </c>
+      <c r="B726" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E726" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F726" s="46" t="inlineStr">
+        <is>
+          <t>FBA19G5WCRY2</t>
+        </is>
+      </c>
+      <c r="AY726" s="46" t="inlineStr">
+        <is>
+          <t>粤BHJ562</t>
+        </is>
+      </c>
+      <c r="AZ726" s="46" t="inlineStr">
+        <is>
+          <t>GAOU6012627</t>
+        </is>
+      </c>
+      <c r="BA726" s="46" t="inlineStr">
+        <is>
+          <t>ST260643172</t>
+        </is>
+      </c>
+      <c r="BB726" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD726" s="46" t="inlineStr">
+        <is>
+          <t>PO202606170002</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="F727" s="46" t="inlineStr">
+        <is>
+          <t>FBA123456789</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B728" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E728" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F728" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM844VJ</t>
+        </is>
+      </c>
+      <c r="BA728" s="46" t="inlineStr">
+        <is>
+          <t>ST260656177</t>
+        </is>
+      </c>
+      <c r="BB728" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD728" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B729" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E729" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F729" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM6Z9FB</t>
+        </is>
+      </c>
+      <c r="BA729" s="46" t="inlineStr">
+        <is>
+          <t>ST260656178</t>
+        </is>
+      </c>
+      <c r="BB729" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD729" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B730" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E730" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F730" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM6RD61</t>
+        </is>
+      </c>
+      <c r="BA730" s="46" t="inlineStr">
+        <is>
+          <t>ST260656182</t>
+        </is>
+      </c>
+      <c r="BB730" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD730" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B731" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E731" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F731" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GMBL3BK</t>
+        </is>
+      </c>
+      <c r="BA731" s="46" t="inlineStr">
+        <is>
+          <t>ST260656192</t>
+        </is>
+      </c>
+      <c r="BB731" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD731" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B732" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E732" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F732" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM5Z9HY</t>
+        </is>
+      </c>
+      <c r="BA732" s="46" t="inlineStr">
+        <is>
+          <t>ST260656195</t>
+        </is>
+      </c>
+      <c r="BB732" s="46" t="n">
+        <v>181</v>
+      </c>
+      <c r="BD732" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B733" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E733" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F733" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM6TJFL</t>
+        </is>
+      </c>
+      <c r="BA733" s="46" t="inlineStr">
+        <is>
+          <t>ST260656198</t>
+        </is>
+      </c>
+      <c r="BB733" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD733" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B734" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E734" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F734" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM5L3M3</t>
+        </is>
+      </c>
+      <c r="BA734" s="46" t="inlineStr">
+        <is>
+          <t>ST260656213</t>
+        </is>
+      </c>
+      <c r="BB734" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD734" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B735" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E735" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F735" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM3Y2Z4</t>
+        </is>
+      </c>
+      <c r="BA735" s="46" t="inlineStr">
+        <is>
+          <t>ST260656216</t>
+        </is>
+      </c>
+      <c r="BB735" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD735" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B736" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E736" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F736" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM27GWX</t>
+        </is>
+      </c>
+      <c r="BA736" s="46" t="inlineStr">
+        <is>
+          <t>ST260656219</t>
+        </is>
+      </c>
+      <c r="BB736" s="46" t="n">
+        <v>13</v>
+      </c>
+      <c r="BD736" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B737" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E737" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F737" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM28B9M</t>
+        </is>
+      </c>
+      <c r="BA737" s="46" t="inlineStr">
+        <is>
+          <t>ST260656221</t>
+        </is>
+      </c>
+      <c r="BB737" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD737" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B738" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E738" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F738" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLZC2MW</t>
+        </is>
+      </c>
+      <c r="BA738" s="46" t="inlineStr">
+        <is>
+          <t>ST260656225</t>
+        </is>
+      </c>
+      <c r="BB738" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD738" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B739" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E739" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-芝加哥海卡包税</t>
+        </is>
+      </c>
+      <c r="F739" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLYGNQ4</t>
+        </is>
+      </c>
+      <c r="BA739" s="46" t="inlineStr">
+        <is>
+          <t>ST260656227</t>
+        </is>
+      </c>
+      <c r="BB739" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD739" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240007</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B740" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E740" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F740" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLXPN46</t>
+        </is>
+      </c>
+      <c r="BA740" s="46" t="inlineStr">
+        <is>
+          <t>ST260655585</t>
+        </is>
+      </c>
+      <c r="BB740" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD740" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240006</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B741" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E741" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F741" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM1BWN0</t>
+        </is>
+      </c>
+      <c r="BA741" s="46" t="inlineStr">
+        <is>
+          <t>ST260655586</t>
+        </is>
+      </c>
+      <c r="BB741" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD741" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240006</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B742" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E742" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F742" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLWT5NQ</t>
+        </is>
+      </c>
+      <c r="BA742" s="46" t="inlineStr">
+        <is>
+          <t>ST260655590</t>
+        </is>
+      </c>
+      <c r="BB742" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD742" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240006</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B743" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E743" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F743" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLV086Y</t>
+        </is>
+      </c>
+      <c r="BA743" s="46" t="inlineStr">
+        <is>
+          <t>ST260655591</t>
+        </is>
+      </c>
+      <c r="BB743" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD743" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240006</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B744" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E744" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F744" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLS23ZZ</t>
+        </is>
+      </c>
+      <c r="BA744" s="46" t="inlineStr">
+        <is>
+          <t>ST260655593</t>
+        </is>
+      </c>
+      <c r="BB744" s="46" t="n">
+        <v>111</v>
+      </c>
+      <c r="BD744" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240006</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B745" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E745" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-渥太华海卡包税</t>
+        </is>
+      </c>
+      <c r="F745" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLTSP18</t>
+        </is>
+      </c>
+      <c r="BA745" s="46" t="inlineStr">
+        <is>
+          <t>ST260655594</t>
+        </is>
+      </c>
+      <c r="BB745" s="46" t="n">
+        <v>25</v>
+      </c>
+      <c r="BD745" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240006</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B746" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E746" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F746" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GMBFK6Q</t>
+        </is>
+      </c>
+      <c r="BA746" s="46" t="inlineStr">
+        <is>
+          <t>ST260656180</t>
+        </is>
+      </c>
+      <c r="BB746" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD746" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240005</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B747" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E747" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F747" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM8J8V0</t>
+        </is>
+      </c>
+      <c r="BA747" s="46" t="inlineStr">
+        <is>
+          <t>ST260656184</t>
+        </is>
+      </c>
+      <c r="BB747" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD747" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240005</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B748" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E748" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F748" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM8XYVW</t>
+        </is>
+      </c>
+      <c r="BA748" s="46" t="inlineStr">
+        <is>
+          <t>ST260656190</t>
+        </is>
+      </c>
+      <c r="BB748" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD748" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240005</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B749" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E749" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F749" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM3HW1D</t>
+        </is>
+      </c>
+      <c r="BA749" s="46" t="inlineStr">
+        <is>
+          <t>ST260656206</t>
+        </is>
+      </c>
+      <c r="BB749" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD749" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240005</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B750" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E750" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F750" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM35P3V</t>
+        </is>
+      </c>
+      <c r="BA750" s="46" t="inlineStr">
+        <is>
+          <t>ST260656217</t>
+        </is>
+      </c>
+      <c r="BB750" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD750" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240005</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B751" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E751" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F751" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM1BPJZ</t>
+        </is>
+      </c>
+      <c r="BA751" s="46" t="inlineStr">
+        <is>
+          <t>ST260656223</t>
+        </is>
+      </c>
+      <c r="BB751" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD751" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240005</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B752" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E752" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F752" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM9QM1K</t>
+        </is>
+      </c>
+      <c r="BA752" s="46" t="inlineStr">
+        <is>
+          <t>ST260656175</t>
+        </is>
+      </c>
+      <c r="BB752" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD752" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240004</t>
+        </is>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B753" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E753" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F753" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM9TG2L</t>
+        </is>
+      </c>
+      <c r="BA753" s="46" t="inlineStr">
+        <is>
+          <t>ST260656186</t>
+        </is>
+      </c>
+      <c r="BB753" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD753" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240004</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B754" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E754" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F754" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM7QFDS</t>
+        </is>
+      </c>
+      <c r="BA754" s="46" t="inlineStr">
+        <is>
+          <t>ST260656194</t>
+        </is>
+      </c>
+      <c r="BB754" s="46" t="n">
+        <v>108</v>
+      </c>
+      <c r="BD754" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240004</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B755" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E755" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F755" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM0FB23</t>
+        </is>
+      </c>
+      <c r="BA755" s="46" t="inlineStr">
+        <is>
+          <t>ST260656229</t>
+        </is>
+      </c>
+      <c r="BB755" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD755" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240004</t>
+        </is>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月25日</t>
+        </is>
+      </c>
+      <c r="B756" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E756" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F756" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GPNM4L5</t>
+        </is>
+      </c>
+      <c r="BA756" s="46" t="inlineStr">
+        <is>
+          <t>ST260657703</t>
+        </is>
+      </c>
+      <c r="BB756" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD756" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240004</t>
+        </is>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B757" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E757" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F757" s="46" t="inlineStr">
+        <is>
+          <t>STAR-SRYU5FBJD2CSU</t>
+        </is>
+      </c>
+      <c r="BA757" s="46" t="inlineStr">
+        <is>
+          <t>ST260656231</t>
+        </is>
+      </c>
+      <c r="BB757" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD757" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240004</t>
+        </is>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B758" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E758" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F758" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GLWPVMJ</t>
+        </is>
+      </c>
+      <c r="BA758" s="46" t="inlineStr">
+        <is>
+          <t>ST260655589</t>
+        </is>
+      </c>
+      <c r="BB758" s="46" t="n">
+        <v>21</v>
+      </c>
+      <c r="BD758" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240003</t>
+        </is>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="46" t="inlineStr">
+        <is>
+          <t>2026年6月24日</t>
+        </is>
+      </c>
+      <c r="B759" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E759" s="46" t="inlineStr">
+        <is>
+          <t>极速达-洛杉矶DD快线海卡包税</t>
+        </is>
+      </c>
+      <c r="F759" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GM86HNY</t>
+        </is>
+      </c>
+      <c r="BA759" s="46" t="inlineStr">
+        <is>
+          <t>ST260656515</t>
+        </is>
+      </c>
+      <c r="BB759" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD759" s="46" t="inlineStr">
+        <is>
+          <t>PO202606240002</t>
+        </is>
+      </c>
+    </row>
+    <row r="760">
+      <c r="F760" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJTEST1</t>
+        </is>
+      </c>
+      <c r="BD760" s="46" t="inlineStr">
+        <is>
+          <t>MSCU6940092</t>
+        </is>
+      </c>
+    </row>
+    <row r="761">
+      <c r="F761" s="46" t="inlineStr">
+        <is>
+          <t>FBA19DJTEST2</t>
+        </is>
+      </c>
+      <c r="BD761" s="46" t="inlineStr">
+        <is>
+          <t>MSCU6940092</t>
+        </is>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B762" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E762" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F762" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4P80P2</t>
+        </is>
+      </c>
+      <c r="BA762" s="46" t="inlineStr">
+        <is>
+          <t>ST260672070</t>
+        </is>
+      </c>
+      <c r="BB762" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD762" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020009</t>
+        </is>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B763" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E763" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F763" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H047X8Y</t>
+        </is>
+      </c>
+      <c r="BA763" s="46" t="inlineStr">
+        <is>
+          <t>ST260672076</t>
+        </is>
+      </c>
+      <c r="BB763" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD763" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020009</t>
+        </is>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B764" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E764" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-萨凡纳海卡包税</t>
+        </is>
+      </c>
+      <c r="F764" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H06KXL7</t>
+        </is>
+      </c>
+      <c r="BA764" s="46" t="inlineStr">
+        <is>
+          <t>ST260672077</t>
+        </is>
+      </c>
+      <c r="BB764" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD764" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020009</t>
+        </is>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B765" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E765" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F765" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H510YHJ</t>
+        </is>
+      </c>
+      <c r="BA765" s="46" t="inlineStr">
+        <is>
+          <t>ST260672053</t>
+        </is>
+      </c>
+      <c r="BB765" s="46" t="n">
+        <v>12</v>
+      </c>
+      <c r="BD765" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B766" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E766" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F766" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4YZ5HF</t>
+        </is>
+      </c>
+      <c r="BA766" s="46" t="inlineStr">
+        <is>
+          <t>ST260672056</t>
+        </is>
+      </c>
+      <c r="BB766" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD766" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B767" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E767" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F767" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4XX6Y1</t>
+        </is>
+      </c>
+      <c r="BA767" s="46" t="inlineStr">
+        <is>
+          <t>ST260672057</t>
+        </is>
+      </c>
+      <c r="BB767" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD767" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B768" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E768" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F768" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4YG2WN</t>
+        </is>
+      </c>
+      <c r="BA768" s="46" t="inlineStr">
+        <is>
+          <t>ST260672059</t>
+        </is>
+      </c>
+      <c r="BB768" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD768" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B769" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E769" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F769" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4SX4ZJ</t>
+        </is>
+      </c>
+      <c r="BA769" s="46" t="inlineStr">
+        <is>
+          <t>ST260672060</t>
+        </is>
+      </c>
+      <c r="BB769" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD769" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B770" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E770" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F770" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4VZNMK</t>
+        </is>
+      </c>
+      <c r="BA770" s="46" t="inlineStr">
+        <is>
+          <t>ST260672061</t>
+        </is>
+      </c>
+      <c r="BB770" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD770" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B771" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E771" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F771" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4Y0RXQ</t>
+        </is>
+      </c>
+      <c r="BA771" s="46" t="inlineStr">
+        <is>
+          <t>ST260672062</t>
+        </is>
+      </c>
+      <c r="BB771" s="46" t="n">
+        <v>10</v>
+      </c>
+      <c r="BD771" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B772" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E772" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F772" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4V08WC</t>
+        </is>
+      </c>
+      <c r="BA772" s="46" t="inlineStr">
+        <is>
+          <t>ST260672063</t>
+        </is>
+      </c>
+      <c r="BB772" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD772" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B773" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E773" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F773" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4VNSK5</t>
+        </is>
+      </c>
+      <c r="BA773" s="46" t="inlineStr">
+        <is>
+          <t>ST260672064</t>
+        </is>
+      </c>
+      <c r="BB773" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD773" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B774" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E774" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F774" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4WD99H</t>
+        </is>
+      </c>
+      <c r="BA774" s="46" t="inlineStr">
+        <is>
+          <t>ST260672065</t>
+        </is>
+      </c>
+      <c r="BB774" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD774" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B775" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E775" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F775" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4TNCVN</t>
+        </is>
+      </c>
+      <c r="BA775" s="46" t="inlineStr">
+        <is>
+          <t>ST260672066</t>
+        </is>
+      </c>
+      <c r="BB775" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD775" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B776" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E776" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F776" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4Y7S11</t>
+        </is>
+      </c>
+      <c r="BA776" s="46" t="inlineStr">
+        <is>
+          <t>ST260672067</t>
+        </is>
+      </c>
+      <c r="BB776" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD776" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B777" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E777" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F777" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4WFWGC</t>
+        </is>
+      </c>
+      <c r="BA777" s="46" t="inlineStr">
+        <is>
+          <t>ST260672068</t>
+        </is>
+      </c>
+      <c r="BB777" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD777" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B778" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E778" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F778" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4Q8DR7</t>
+        </is>
+      </c>
+      <c r="BA778" s="46" t="inlineStr">
+        <is>
+          <t>ST260672069</t>
+        </is>
+      </c>
+      <c r="BB778" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD778" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B779" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E779" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F779" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4S538D</t>
+        </is>
+      </c>
+      <c r="BA779" s="46" t="inlineStr">
+        <is>
+          <t>ST260672071</t>
+        </is>
+      </c>
+      <c r="BB779" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD779" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B780" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E780" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F780" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H04PRN8</t>
+        </is>
+      </c>
+      <c r="BA780" s="46" t="inlineStr">
+        <is>
+          <t>ST260672078</t>
+        </is>
+      </c>
+      <c r="BB780" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD780" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B781" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E781" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F781" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H05DKB2</t>
+        </is>
+      </c>
+      <c r="BA781" s="46" t="inlineStr">
+        <is>
+          <t>ST260672079</t>
+        </is>
+      </c>
+      <c r="BB781" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD781" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B782" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E782" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F782" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H03BFMC</t>
+        </is>
+      </c>
+      <c r="BA782" s="46" t="inlineStr">
+        <is>
+          <t>ST260672081</t>
+        </is>
+      </c>
+      <c r="BB782" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD782" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B783" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E783" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F783" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H00059Q</t>
+        </is>
+      </c>
+      <c r="BA783" s="46" t="inlineStr">
+        <is>
+          <t>ST260672083</t>
+        </is>
+      </c>
+      <c r="BB783" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD783" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B784" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E784" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-纽约海卡包税</t>
+        </is>
+      </c>
+      <c r="F784" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H03CTCJ</t>
+        </is>
+      </c>
+      <c r="BA784" s="46" t="inlineStr">
+        <is>
+          <t>ST260672084</t>
+        </is>
+      </c>
+      <c r="BB784" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD784" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020008</t>
+        </is>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B785" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E785" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F785" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H4PR5RB</t>
+        </is>
+      </c>
+      <c r="BA785" s="46" t="inlineStr">
+        <is>
+          <t>ST260672072</t>
+        </is>
+      </c>
+      <c r="BB785" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD785" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020007</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B786" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E786" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F786" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H2GJC6K</t>
+        </is>
+      </c>
+      <c r="BA786" s="46" t="inlineStr">
+        <is>
+          <t>ST260672073</t>
+        </is>
+      </c>
+      <c r="BB786" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD786" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020007</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月3日</t>
+        </is>
+      </c>
+      <c r="B787" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E787" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F787" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H925Y7S</t>
+        </is>
+      </c>
+      <c r="BA787" s="46" t="inlineStr">
+        <is>
+          <t>ST260775650</t>
+        </is>
+      </c>
+      <c r="BB787" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD787" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020007</t>
+        </is>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B788" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E788" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F788" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H06T320</t>
+        </is>
+      </c>
+      <c r="BA788" s="46" t="inlineStr">
+        <is>
+          <t>ST260672080</t>
+        </is>
+      </c>
+      <c r="BB788" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD788" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020006</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B789" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E789" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F789" s="46" t="inlineStr">
+        <is>
+          <t>FBA19H025MC9</t>
+        </is>
+      </c>
+      <c r="BA789" s="46" t="inlineStr">
+        <is>
+          <t>ST260672082</t>
+        </is>
+      </c>
+      <c r="BB789" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD789" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020006</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B790" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E790" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F790" s="46" t="inlineStr">
+        <is>
+          <t>STAR-TVW3AAF3URBJE</t>
+        </is>
+      </c>
+      <c r="BA790" s="46" t="inlineStr">
+        <is>
+          <t>ST260672085</t>
+        </is>
+      </c>
+      <c r="BB790" s="46" t="n">
+        <v>305</v>
+      </c>
+      <c r="BD790" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020006</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B791" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E791" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F791" s="46" t="inlineStr">
+        <is>
+          <t>STAR-VCGPWXKDXXPCU</t>
+        </is>
+      </c>
+      <c r="BA791" s="46" t="inlineStr">
+        <is>
+          <t>ST260672086</t>
+        </is>
+      </c>
+      <c r="BB791" s="46" t="n">
+        <v>32</v>
+      </c>
+      <c r="BD791" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020006</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B792" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E792" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F792" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GZN1TCN</t>
+        </is>
+      </c>
+      <c r="BA792" s="46" t="inlineStr">
+        <is>
+          <t>ST260672089</t>
+        </is>
+      </c>
+      <c r="BB792" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD792" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020005</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B793" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E793" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F793" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GZLHFJ5</t>
+        </is>
+      </c>
+      <c r="BA793" s="46" t="inlineStr">
+        <is>
+          <t>ST260672094</t>
+        </is>
+      </c>
+      <c r="BB793" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD793" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020005</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B794" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E794" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F794" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GZPK5LV</t>
+        </is>
+      </c>
+      <c r="BA794" s="46" t="inlineStr">
+        <is>
+          <t>ST260672088</t>
+        </is>
+      </c>
+      <c r="BB794" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD794" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020004</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B795" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E795" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F795" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GZMQ9TD</t>
+        </is>
+      </c>
+      <c r="BA795" s="46" t="inlineStr">
+        <is>
+          <t>ST260672092</t>
+        </is>
+      </c>
+      <c r="BB795" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD795" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020004</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月2日</t>
+        </is>
+      </c>
+      <c r="B796" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E796" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-多伦多海卡包税</t>
+        </is>
+      </c>
+      <c r="F796" s="46" t="inlineStr">
+        <is>
+          <t>FBA19GZMLGKM</t>
+        </is>
+      </c>
+      <c r="BA796" s="46" t="inlineStr">
+        <is>
+          <t>ST260672093</t>
+        </is>
+      </c>
+      <c r="BB796" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD796" s="46" t="inlineStr">
+        <is>
+          <t>PO202607020004</t>
+        </is>
+      </c>
+    </row>
+    <row r="797">
+      <c r="F797" s="46" t="inlineStr">
+        <is>
+          <t>FBA19A1234567</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="F798" s="46" t="inlineStr">
+        <is>
+          <t>FBA19B2345678</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="F799" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN1N6GS</t>
+        </is>
+      </c>
+      <c r="BD799" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="F800" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN2NFMP</t>
+        </is>
+      </c>
+      <c r="BD800" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="801">
+      <c r="F801" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN2WNV0</t>
+        </is>
+      </c>
+      <c r="BD801" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="F802" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN35J8R</t>
+        </is>
+      </c>
+      <c r="BD802" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="F803" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN3DR5D</t>
+        </is>
+      </c>
+      <c r="BD803" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="F804" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN52B6Q</t>
+        </is>
+      </c>
+      <c r="BD804" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="805">
+      <c r="F805" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN5NWRN</t>
+        </is>
+      </c>
+      <c r="BD805" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="F806" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN8JL58</t>
+        </is>
+      </c>
+      <c r="BD806" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220006</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="F807" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNC257Z</t>
+        </is>
+      </c>
+      <c r="BD807" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="F808" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JND28RB</t>
+        </is>
+      </c>
+      <c r="BD808" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="809">
+      <c r="F809" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNDTWFX</t>
+        </is>
+      </c>
+      <c r="BD809" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="F810" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNFJXXN</t>
+        </is>
+      </c>
+      <c r="BD810" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="F811" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNG58X0</t>
+        </is>
+      </c>
+      <c r="BD811" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="F812" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNG6LY8</t>
+        </is>
+      </c>
+      <c r="BD812" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="813">
+      <c r="F813" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNGDNGT</t>
+        </is>
+      </c>
+      <c r="BD813" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="F814" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNGNHM7</t>
+        </is>
+      </c>
+      <c r="BD814" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="F815" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNGQ05G</t>
+        </is>
+      </c>
+      <c r="BD815" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="F816" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNH8TP6</t>
+        </is>
+      </c>
+      <c r="BD816" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="817">
+      <c r="F817" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJCM7D</t>
+        </is>
+      </c>
+      <c r="BD817" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="F818" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJDCQ4</t>
+        </is>
+      </c>
+      <c r="BD818" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="F819" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJDLFJ</t>
+        </is>
+      </c>
+      <c r="BD819" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="F820" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJJVY8</t>
+        </is>
+      </c>
+      <c r="BD820" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="F821" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJRV82</t>
+        </is>
+      </c>
+      <c r="BD821" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="F822" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJV8TN</t>
+        </is>
+      </c>
+      <c r="BD822" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="F823" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNL32ND</t>
+        </is>
+      </c>
+      <c r="BD823" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="F824" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNL7Y74</t>
+        </is>
+      </c>
+      <c r="BD824" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="F825" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNMW2S3</t>
+        </is>
+      </c>
+      <c r="BD825" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220004</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="F826" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN7NFQR</t>
+        </is>
+      </c>
+      <c r="BD826" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="F827" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN8NCW9</t>
+        </is>
+      </c>
+      <c r="BD827" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="F828" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN9SSQ6</t>
+        </is>
+      </c>
+      <c r="BD828" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="F829" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN9W5D2</t>
+        </is>
+      </c>
+      <c r="BD829" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="F830" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNBPZ0G</t>
+        </is>
+      </c>
+      <c r="BD830" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="F831" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNC5B7D</t>
+        </is>
+      </c>
+      <c r="BD831" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="F832" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNCD8TM</t>
+        </is>
+      </c>
+      <c r="BD832" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="F833" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNDF10Y</t>
+        </is>
+      </c>
+      <c r="BD833" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="F834" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNDWY3G</t>
+        </is>
+      </c>
+      <c r="BD834" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="F835" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNFDXK5</t>
+        </is>
+      </c>
+      <c r="BD835" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="F836" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNFHN3G</t>
+        </is>
+      </c>
+      <c r="BD836" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="F837" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNG199D</t>
+        </is>
+      </c>
+      <c r="BD837" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="F838" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNGM4R5</t>
+        </is>
+      </c>
+      <c r="BD838" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="F839" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNK4GXQ</t>
+        </is>
+      </c>
+      <c r="BD839" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="F840" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNKLDBX</t>
+        </is>
+      </c>
+      <c r="BD840" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="F841" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNL2Q94</t>
+        </is>
+      </c>
+      <c r="BD841" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="F842" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNL5KFD</t>
+        </is>
+      </c>
+      <c r="BD842" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="F843" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JPYRPZP</t>
+        </is>
+      </c>
+      <c r="BD843" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="F844" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JPZ7XGT</t>
+        </is>
+      </c>
+      <c r="BD844" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220003</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="F845" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JN9KPCW</t>
+        </is>
+      </c>
+      <c r="BD845" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="F846" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNC2B39</t>
+        </is>
+      </c>
+      <c r="BD846" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="F847" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNFH2CS</t>
+        </is>
+      </c>
+      <c r="BD847" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="F848" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNGG7XQ</t>
+        </is>
+      </c>
+      <c r="BD848" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="F849" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNHH6XC</t>
+        </is>
+      </c>
+      <c r="BD849" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="F850" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNHQ5N3</t>
+        </is>
+      </c>
+      <c r="BD850" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="F851" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNHW6CV</t>
+        </is>
+      </c>
+      <c r="BD851" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="F852" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJQ601</t>
+        </is>
+      </c>
+      <c r="BD852" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="F853" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNJWHZ7</t>
+        </is>
+      </c>
+      <c r="BD853" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="F854" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNK5YQ2</t>
+        </is>
+      </c>
+      <c r="BD854" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="F855" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNKD3HX</t>
+        </is>
+      </c>
+      <c r="BD855" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="F856" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNKR92S</t>
+        </is>
+      </c>
+      <c r="BD856" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="F857" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNL71K2</t>
+        </is>
+      </c>
+      <c r="BD857" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="F858" s="46" t="inlineStr">
+        <is>
+          <t>FBA19JNMLXG6</t>
+        </is>
+      </c>
+      <c r="BD858" s="46" t="inlineStr">
+        <is>
+          <t>PO202607220002</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="F859" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4GM4M5</t>
+        </is>
+      </c>
+      <c r="BD859" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="F860" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4C6MC4</t>
+        </is>
+      </c>
+      <c r="BD860" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="F861" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J49P0KG</t>
+        </is>
+      </c>
+      <c r="BD861" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="F862" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J48S900</t>
+        </is>
+      </c>
+      <c r="BD862" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="F863" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4BTYTD</t>
+        </is>
+      </c>
+      <c r="BD863" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="F864" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J43LGXL</t>
+        </is>
+      </c>
+      <c r="BD864" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="F865" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J41MTCT</t>
+        </is>
+      </c>
+      <c r="BD865" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="F866" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J42FL8B</t>
+        </is>
+      </c>
+      <c r="BD866" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="F867" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J43JK05</t>
+        </is>
+      </c>
+      <c r="BD867" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="F868" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J40N3SG</t>
+        </is>
+      </c>
+      <c r="BD868" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="F869" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3ZHZLY</t>
+        </is>
+      </c>
+      <c r="BD869" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150006</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="F870" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4M60G2</t>
+        </is>
+      </c>
+      <c r="BD870" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="F871" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4JYT38</t>
+        </is>
+      </c>
+      <c r="BD871" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="F872" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4KQHWB</t>
+        </is>
+      </c>
+      <c r="BD872" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="F873" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4HGZ4L</t>
+        </is>
+      </c>
+      <c r="BD873" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="F874" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4GZDPG</t>
+        </is>
+      </c>
+      <c r="BD874" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="F875" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4JRLNG</t>
+        </is>
+      </c>
+      <c r="BD875" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="F876" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4C193K</t>
+        </is>
+      </c>
+      <c r="BD876" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="F877" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4JKG04</t>
+        </is>
+      </c>
+      <c r="BD877" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="F878" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4CVML7</t>
+        </is>
+      </c>
+      <c r="BD878" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="F879" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4J6V7J</t>
+        </is>
+      </c>
+      <c r="BD879" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="F880" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3Z35RC</t>
+        </is>
+      </c>
+      <c r="BD880" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="F881" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J411L0C</t>
+        </is>
+      </c>
+      <c r="BD881" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="F882" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J40KP2C</t>
+        </is>
+      </c>
+      <c r="BD882" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="F883" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3TRHL1</t>
+        </is>
+      </c>
+      <c r="BD883" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="F884" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J40B03L</t>
+        </is>
+      </c>
+      <c r="BD884" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150005</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B885" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E885" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F885" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4K66S8</t>
+        </is>
+      </c>
+      <c r="BA885" s="46" t="inlineStr">
+        <is>
+          <t>ST260702344</t>
+        </is>
+      </c>
+      <c r="BB885" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD885" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B886" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E886" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F886" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4KK8C8</t>
+        </is>
+      </c>
+      <c r="BA886" s="46" t="inlineStr">
+        <is>
+          <t>ST260702345</t>
+        </is>
+      </c>
+      <c r="BB886" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD886" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B887" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E887" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F887" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4H1LDT</t>
+        </is>
+      </c>
+      <c r="BA887" s="46" t="inlineStr">
+        <is>
+          <t>ST260702346</t>
+        </is>
+      </c>
+      <c r="BB887" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD887" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B888" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E888" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F888" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4FQLBL</t>
+        </is>
+      </c>
+      <c r="BA888" s="46" t="inlineStr">
+        <is>
+          <t>ST260702351</t>
+        </is>
+      </c>
+      <c r="BB888" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD888" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B889" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E889" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F889" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4D41RC</t>
+        </is>
+      </c>
+      <c r="BA889" s="46" t="inlineStr">
+        <is>
+          <t>ST260702358</t>
+        </is>
+      </c>
+      <c r="BB889" s="46" t="n">
+        <v>125</v>
+      </c>
+      <c r="BD889" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B890" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E890" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F890" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J49C3V2</t>
+        </is>
+      </c>
+      <c r="BA890" s="46" t="inlineStr">
+        <is>
+          <t>ST260702384</t>
+        </is>
+      </c>
+      <c r="BB890" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD890" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B891" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E891" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F891" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4B2YT5</t>
+        </is>
+      </c>
+      <c r="BA891" s="46" t="inlineStr">
+        <is>
+          <t>ST260702386</t>
+        </is>
+      </c>
+      <c r="BB891" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD891" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B892" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E892" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F892" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4B3BFT</t>
+        </is>
+      </c>
+      <c r="BA892" s="46" t="inlineStr">
+        <is>
+          <t>ST260702388</t>
+        </is>
+      </c>
+      <c r="BB892" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD892" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B893" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E893" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F893" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J465B0B</t>
+        </is>
+      </c>
+      <c r="BA893" s="46" t="inlineStr">
+        <is>
+          <t>ST260702389</t>
+        </is>
+      </c>
+      <c r="BB893" s="46" t="n">
+        <v>2</v>
+      </c>
+      <c r="BD893" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B894" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E894" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F894" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J476F69</t>
+        </is>
+      </c>
+      <c r="BA894" s="46" t="inlineStr">
+        <is>
+          <t>ST260702390</t>
+        </is>
+      </c>
+      <c r="BB894" s="46" t="n">
+        <v>1</v>
+      </c>
+      <c r="BD894" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B895" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E895" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F895" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J46C95Z</t>
+        </is>
+      </c>
+      <c r="BA895" s="46" t="inlineStr">
+        <is>
+          <t>ST260702391</t>
+        </is>
+      </c>
+      <c r="BB895" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD895" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B896" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E896" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F896" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J41V1WJ</t>
+        </is>
+      </c>
+      <c r="BA896" s="46" t="inlineStr">
+        <is>
+          <t>ST260702396</t>
+        </is>
+      </c>
+      <c r="BB896" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD896" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B897" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E897" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F897" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J420HPF</t>
+        </is>
+      </c>
+      <c r="BA897" s="46" t="inlineStr">
+        <is>
+          <t>ST260702405</t>
+        </is>
+      </c>
+      <c r="BB897" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD897" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B898" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E898" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F898" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4057W2</t>
+        </is>
+      </c>
+      <c r="BA898" s="46" t="inlineStr">
+        <is>
+          <t>ST260702414</t>
+        </is>
+      </c>
+      <c r="BB898" s="46" t="n">
+        <v>11</v>
+      </c>
+      <c r="BD898" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月16日</t>
+        </is>
+      </c>
+      <c r="B899" s="46" t="inlineStr">
+        <is>
+          <t>US</t>
+        </is>
+      </c>
+      <c r="E899" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-洛杉矶海卡包税</t>
+        </is>
+      </c>
+      <c r="F899" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3YBNR0</t>
+        </is>
+      </c>
+      <c r="BA899" s="46" t="inlineStr">
+        <is>
+          <t>ST260702416</t>
+        </is>
+      </c>
+      <c r="BB899" s="46" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD899" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150004</t>
+        </is>
+      </c>
+    </row>
+    <row r="900">
+      <c r="F900" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4M28ND</t>
+        </is>
+      </c>
+      <c r="BD900" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="901">
+      <c r="F901" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4KD1KS</t>
+        </is>
+      </c>
+      <c r="BD901" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="902">
+      <c r="F902" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4K7836</t>
+        </is>
+      </c>
+      <c r="BD902" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="903">
+      <c r="F903" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4HY0FS</t>
+        </is>
+      </c>
+      <c r="BD903" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="904">
+      <c r="F904" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4HL99N</t>
+        </is>
+      </c>
+      <c r="BD904" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="905">
+      <c r="F905" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4JX9QV</t>
+        </is>
+      </c>
+      <c r="BD905" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="906">
+      <c r="F906" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4CYN10</t>
+        </is>
+      </c>
+      <c r="BD906" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="907">
+      <c r="F907" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4FDYHQ</t>
+        </is>
+      </c>
+      <c r="BD907" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="908">
+      <c r="F908" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4FYXG7</t>
+        </is>
+      </c>
+      <c r="BD908" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="909">
+      <c r="F909" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4FT47D</t>
+        </is>
+      </c>
+      <c r="BD909" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="910">
+      <c r="F910" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4HTGSF</t>
+        </is>
+      </c>
+      <c r="BD910" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="911">
+      <c r="F911" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4FNRYV</t>
+        </is>
+      </c>
+      <c r="BD911" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="912">
+      <c r="F912" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4CF75T</t>
+        </is>
+      </c>
+      <c r="BD912" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="913">
+      <c r="F913" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4FLP63</t>
+        </is>
+      </c>
+      <c r="BD913" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="914">
+      <c r="F914" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4JBPK7</t>
+        </is>
+      </c>
+      <c r="BD914" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="915">
+      <c r="F915" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J4251Y4</t>
+        </is>
+      </c>
+      <c r="BD915" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="916">
+      <c r="F916" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J42B4FQ</t>
+        </is>
+      </c>
+      <c r="BD916" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="917">
+      <c r="F917" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J448S9V</t>
+        </is>
+      </c>
+      <c r="BD917" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="918">
+      <c r="F918" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J44KHV9</t>
+        </is>
+      </c>
+      <c r="BD918" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="919">
+      <c r="F919" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J415SY2</t>
+        </is>
+      </c>
+      <c r="BD919" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="920">
+      <c r="F920" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J42W5B7</t>
+        </is>
+      </c>
+      <c r="BD920" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="921">
+      <c r="F921" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J41RRWW</t>
+        </is>
+      </c>
+      <c r="BD921" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="922">
+      <c r="F922" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3XQM76</t>
+        </is>
+      </c>
+      <c r="BD922" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150003</t>
+        </is>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月9日</t>
+        </is>
+      </c>
+      <c r="B923" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E923" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F923" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM31JF4</t>
+        </is>
+      </c>
+      <c r="BA923" s="46" t="inlineStr">
+        <is>
+          <t>ST260786332</t>
+        </is>
+      </c>
+      <c r="BB923" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD923" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月9日</t>
+        </is>
+      </c>
+      <c r="B924" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E924" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F924" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM01Y1V</t>
+        </is>
+      </c>
+      <c r="BA924" s="46" t="inlineStr">
+        <is>
+          <t>ST260786339</t>
+        </is>
+      </c>
+      <c r="BB924" s="46" t="n">
+        <v>4</v>
+      </c>
+      <c r="BD924" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B925" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E925" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F925" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J43DFSY</t>
+        </is>
+      </c>
+      <c r="BA925" s="46" t="inlineStr">
+        <is>
+          <t>ST260701570</t>
+        </is>
+      </c>
+      <c r="BB925" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD925" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B926" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E926" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F926" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3YSKY3</t>
+        </is>
+      </c>
+      <c r="BA926" s="46" t="inlineStr">
+        <is>
+          <t>ST260701572</t>
+        </is>
+      </c>
+      <c r="BB926" s="46" t="n">
+        <v>23</v>
+      </c>
+      <c r="BD926" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B927" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E927" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F927" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J40BT2S</t>
+        </is>
+      </c>
+      <c r="BA927" s="46" t="inlineStr">
+        <is>
+          <t>ST260701573</t>
+        </is>
+      </c>
+      <c r="BB927" s="46" t="n">
+        <v>40</v>
+      </c>
+      <c r="BD927" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B928" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E928" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F928" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3ZCVV9</t>
+        </is>
+      </c>
+      <c r="BA928" s="46" t="inlineStr">
+        <is>
+          <t>ST260701574</t>
+        </is>
+      </c>
+      <c r="BB928" s="46" t="n">
+        <v>9</v>
+      </c>
+      <c r="BD928" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B929" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E929" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F929" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3WC60L</t>
+        </is>
+      </c>
+      <c r="BA929" s="46" t="inlineStr">
+        <is>
+          <t>ST260701575</t>
+        </is>
+      </c>
+      <c r="BB929" s="46" t="n">
+        <v>8</v>
+      </c>
+      <c r="BD929" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B930" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E930" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F930" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3YDBNP</t>
+        </is>
+      </c>
+      <c r="BA930" s="46" t="inlineStr">
+        <is>
+          <t>ST260701576</t>
+        </is>
+      </c>
+      <c r="BB930" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD930" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B931" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E931" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F931" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3WMKJ3</t>
+        </is>
+      </c>
+      <c r="BA931" s="46" t="inlineStr">
+        <is>
+          <t>ST260701577</t>
+        </is>
+      </c>
+      <c r="BB931" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD931" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B932" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E932" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-卡尔加里海卡包税</t>
+        </is>
+      </c>
+      <c r="F932" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3WZQBR</t>
+        </is>
+      </c>
+      <c r="BA932" s="46" t="inlineStr">
+        <is>
+          <t>ST260701578</t>
+        </is>
+      </c>
+      <c r="BB932" s="46" t="n">
+        <v>7</v>
+      </c>
+      <c r="BD932" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" s="46" t="inlineStr">
+        <is>
+          <t>2026年7月17日</t>
+        </is>
+      </c>
+      <c r="B933" s="46" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="E933" s="46" t="inlineStr">
+        <is>
+          <t>稳速达-温哥华海卡包税</t>
+        </is>
+      </c>
+      <c r="F933" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3YCM58</t>
+        </is>
+      </c>
+      <c r="BA933" s="46" t="inlineStr">
+        <is>
+          <t>ST260701579</t>
+        </is>
+      </c>
+      <c r="BB933" s="46" t="n">
+        <v>5</v>
+      </c>
+      <c r="BD933" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150002</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="F934" s="46" t="inlineStr">
+        <is>
+          <t>FBA19J3VDTRJ</t>
+        </is>
+      </c>
+      <c r="BD934" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="F935" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM4GH6L</t>
+        </is>
+      </c>
+      <c r="BD935" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="F936" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM0R96Y</t>
+        </is>
+      </c>
+      <c r="BD936" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="F937" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM2KDQG</t>
+        </is>
+      </c>
+      <c r="BD937" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="938">
+      <c r="F938" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM2L4KV</t>
+        </is>
+      </c>
+      <c r="BD938" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="939">
+      <c r="F939" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM0X86H</t>
+        </is>
+      </c>
+      <c r="BD939" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="940">
+      <c r="F940" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HM2GSPV</t>
+        </is>
+      </c>
+      <c r="BD940" s="46" t="inlineStr">
+        <is>
+          <t>PO202607150001</t>
+        </is>
+      </c>
+    </row>
+    <row r="941">
+      <c r="F941" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP11JDH</t>
+        </is>
+      </c>
+      <c r="BD941" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090005</t>
+        </is>
+      </c>
+    </row>
+    <row r="942">
+      <c r="F942" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP03BKT</t>
+        </is>
+      </c>
+      <c r="BD942" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090005</t>
+        </is>
+      </c>
+    </row>
+    <row r="943">
+      <c r="F943" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP0CVF5</t>
+        </is>
+      </c>
+      <c r="BD943" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090005</t>
+        </is>
+      </c>
+    </row>
+    <row r="944">
+      <c r="F944" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP3CHB6</t>
+        </is>
+      </c>
+      <c r="BD944" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="945">
+      <c r="F945" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP2XVDW</t>
+        </is>
+      </c>
+      <c r="BD945" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="946">
+      <c r="F946" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP1WJHJ</t>
+        </is>
+      </c>
+      <c r="BD946" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="947">
+      <c r="F947" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNYYZ62</t>
+        </is>
+      </c>
+      <c r="BD947" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="948">
+      <c r="F948" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNZH8RZ</t>
+        </is>
+      </c>
+      <c r="BD948" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="949">
+      <c r="F949" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNW71KG</t>
+        </is>
+      </c>
+      <c r="BD949" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="950">
+      <c r="F950" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNXT0VK</t>
+        </is>
+      </c>
+      <c r="BD950" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="951">
+      <c r="F951" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNX6JZV</t>
+        </is>
+      </c>
+      <c r="BD951" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="952">
+      <c r="F952" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNVDVQN</t>
+        </is>
+      </c>
+      <c r="BD952" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="953">
+      <c r="F953" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNYB5CP</t>
+        </is>
+      </c>
+      <c r="BD953" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="954">
+      <c r="F954" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNWRXRT</t>
+        </is>
+      </c>
+      <c r="BD954" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="955">
+      <c r="F955" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNX7MW5</t>
+        </is>
+      </c>
+      <c r="BD955" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="956">
+      <c r="F956" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNW74CK</t>
+        </is>
+      </c>
+      <c r="BD956" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="957">
+      <c r="F957" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNXDLV2</t>
+        </is>
+      </c>
+      <c r="BD957" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="958">
+      <c r="F958" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNTSYN8</t>
+        </is>
+      </c>
+      <c r="BD958" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="959">
+      <c r="F959" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNXCB25</t>
+        </is>
+      </c>
+      <c r="BD959" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="960">
+      <c r="F960" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNWL5R3</t>
+        </is>
+      </c>
+      <c r="BD960" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="961">
+      <c r="F961" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNTL0PD</t>
+        </is>
+      </c>
+      <c r="BD961" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="962">
+      <c r="F962" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNX0FF2</t>
+        </is>
+      </c>
+      <c r="BD962" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="963">
+      <c r="F963" s="46" t="inlineStr">
+        <is>
+          <t>STAR-XVKFTTSCDQYXA</t>
+        </is>
+      </c>
+      <c r="BD963" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="964">
+      <c r="F964" s="46" t="inlineStr">
+        <is>
+          <t>STAR-SKJPF5AGXW5EY</t>
+        </is>
+      </c>
+      <c r="BD964" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090004</t>
+        </is>
+      </c>
+    </row>
+    <row r="965">
+      <c r="F965" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP35XDK</t>
+        </is>
+      </c>
+      <c r="BD965" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="966">
+      <c r="F966" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP2L843</t>
+        </is>
+      </c>
+      <c r="BD966" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="967">
+      <c r="F967" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP13XSY</t>
+        </is>
+      </c>
+      <c r="BD967" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="968">
+      <c r="F968" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP0ZKHR</t>
+        </is>
+      </c>
+      <c r="BD968" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="969">
+      <c r="F969" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNY6ZKG</t>
+        </is>
+      </c>
+      <c r="BD969" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="970">
+      <c r="F970" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP09MRS</t>
+        </is>
+      </c>
+      <c r="BD970" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="971">
+      <c r="F971" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HP0H3ZK</t>
+        </is>
+      </c>
+      <c r="BD971" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="972">
+      <c r="F972" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNZ7HQ2</t>
+        </is>
+      </c>
+      <c r="BD972" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="973">
+      <c r="F973" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNYL38X</t>
+        </is>
+      </c>
+      <c r="BD973" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
+    </row>
+    <row r="974">
+      <c r="F974" s="46" t="inlineStr">
+        <is>
+          <t>FBA19HNTSDPG</t>
+        </is>
+      </c>
+      <c r="BD974" s="46" t="inlineStr">
+        <is>
+          <t>PO202607090003</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:BC309"/>
   <mergeCells count="1">
     <mergeCell ref="BC1:BC15"/>
   </mergeCells>
   <conditionalFormatting sqref="F1:F101">
-    <cfRule dxfId="0" priority="4" type="duplicateValues"/>
+    <cfRule type="duplicateValues" priority="4" dxfId="0"/>
   </conditionalFormatting>
   <dataValidations count="2">
-    <dataValidation allowBlank="1" showDropDown="0" showErrorMessage="1" showInputMessage="1" sqref="AH1" type="list">
+    <dataValidation sqref="AH1" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" type="list">
       <formula1>"合建分仓,单独建仓"</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showDropDown="0" showErrorMessage="1" showInputMessage="1" sqref="AJ1:AL1"/>
+    <dataValidation sqref="AJ1:AL1" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1"/>
   </dataValidations>
-  <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="ICV" pid="2">
+  <property name="ICV" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>219EBE06D09441F3BE04C9605F1DF3F4_13</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="KSOProductBuildVer" pid="3">
+  <property name="KSOProductBuildVer" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
     <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="CalculationRule" pid="4">
+  <property name="CalculationRule" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:i4>1</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="KSOReadingLayout" pid="5">
+  <property name="KSOReadingLayout" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>